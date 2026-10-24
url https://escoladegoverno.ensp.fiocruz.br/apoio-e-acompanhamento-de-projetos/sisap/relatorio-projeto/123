--- v0 (2026-05-12)
+++ v1 (2026-10-24)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 18-2018" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Prestação de contas</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -259,285 +259,288 @@
   <si>
     <t>RAMAL</t>
   </si>
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">6100000000 </t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 425.000,00</t>
+  </si>
+  <si>
+    <t>12/11/2018</t>
+  </si>
+  <si>
+    <t>000000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018NE800893 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 0,00 </t>
+  </si>
+  <si>
+    <t>Total Emissão</t>
+  </si>
+  <si>
+    <t>Total Cancelado</t>
+  </si>
+  <si>
+    <t>Saldo Total</t>
+  </si>
+  <si>
+    <t>Cronogrma Financeiro</t>
+  </si>
+  <si>
+    <t>Previsão/Real</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido	</t>
+  </si>
+  <si>
+    <t>Data Recebido</t>
+  </si>
+  <si>
+    <t>Atividade / Meta</t>
+  </si>
+  <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>R$ 21.704,91</t>
+  </si>
+  <si>
+    <t>16/10/2018</t>
+  </si>
+  <si>
+    <t>Atividades 4.1 / 4.2 / 4.3</t>
+  </si>
+  <si>
+    <t>Real</t>
+  </si>
+  <si>
+    <t>07/06/2021</t>
+  </si>
+  <si>
+    <t>R$ 37.530,77</t>
+  </si>
+  <si>
+    <t>07/11/2018</t>
+  </si>
+  <si>
+    <t>Atividades 1.1 / 1.2 / 1.3</t>
+  </si>
+  <si>
+    <t>22/02/2019</t>
+  </si>
+  <si>
+    <t>R$ 228.369,34</t>
+  </si>
+  <si>
+    <t>07/01/2019</t>
+  </si>
+  <si>
+    <t>Atividades 2.1 / 2.2 / 2.3 / 2.4/ 3.1</t>
+  </si>
+  <si>
+    <t>30/05/2019</t>
+  </si>
+  <si>
+    <t>R$ 137.394,98</t>
+  </si>
+  <si>
+    <t>07/03/2019</t>
+  </si>
+  <si>
+    <t>Atividades 2.5 / 2.6 / 2.7 / 3.2 / 3.3 / 3.4 / 3.5</t>
+  </si>
+  <si>
+    <t>R$ 82.436,99</t>
+  </si>
+  <si>
+    <t>22/08/2019</t>
+  </si>
+  <si>
+    <t>R$ 54.957,99</t>
+  </si>
+  <si>
+    <t>23/01/2020</t>
+  </si>
+  <si>
+    <t>Total Previsto</t>
+  </si>
+  <si>
+    <t>Saldo Real</t>
+  </si>
+  <si>
+    <t>Total a Receber</t>
+  </si>
+  <si>
+    <t>Execução</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor	</t>
+  </si>
+  <si>
+    <t>Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Saldo nota fiscal</t>
+  </si>
+  <si>
+    <t>2018NE800893</t>
+  </si>
+  <si>
+    <t>22/02/2021</t>
+  </si>
+  <si>
+    <t>Total executado</t>
+  </si>
+  <si>
+    <t>Saldo a executar</t>
+  </si>
+  <si>
+    <t>Contrato</t>
+  </si>
+  <si>
+    <t>Número do Projeto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Status 	</t>
+  </si>
+  <si>
+    <t>Data de Publicação</t>
+  </si>
+  <si>
+    <t>Início da vigência</t>
+  </si>
+  <si>
+    <t>Fim da vigência</t>
+  </si>
+  <si>
+    <t>Valor Contratado</t>
+  </si>
+  <si>
+    <t>Número Contrato</t>
+  </si>
+  <si>
+    <t>Processo</t>
+  </si>
+  <si>
+    <t>Despesa FIOTEC</t>
+  </si>
+  <si>
+    <t>Valor ISS</t>
+  </si>
+  <si>
+    <t>Valor FADI presidência</t>
+  </si>
+  <si>
+    <t>Valor TAF ENSP</t>
+  </si>
+  <si>
+    <t>Valor Líquido</t>
+  </si>
+  <si>
+    <t>ENSP 032 FIO 18</t>
+  </si>
+  <si>
     <t>26/12/2018</t>
-  </si>
-[...232 lines deleted...]
-    <t>ENSP 032 FIO 18</t>
   </si>
   <si>
     <t>16/11/2018</t>
   </si>
   <si>
     <t>16/11/2019</t>
   </si>
   <si>
     <t>18/2018</t>
   </si>
   <si>
     <t>25388.010335/2018-05</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>Valor Liquido</t>
   </si>
   <si>
     <t>Valor TAF</t>
   </si>
   <si>
     <t>Valor FADI</t>
   </si>
@@ -2483,490 +2486,490 @@
       <c r="H5" s="6" t="s">
         <v>151</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>152</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>153</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>154</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>155</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>157</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="D6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F6">
         <v>425000</v>
       </c>
       <c r="G6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="J6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="K6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>152</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>153</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J11" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="K11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I12" t="s">
         <v>55</v>
       </c>
       <c r="J12" t="s">
         <v>56</v>
       </c>
       <c r="K12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H13" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I13" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="10"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>86</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>109</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>137</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C19" t="s">
         <v>117</v>
       </c>
       <c r="D19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E19" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F19" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E20" t="s">
         <v>117</v>
       </c>
       <c r="F20" t="s">
         <v>120</v>
       </c>
       <c r="G20">
         <v>72680</v>
       </c>
       <c r="H20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C21" t="s">
         <v>121</v>
       </c>
       <c r="D21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E22" t="s">
         <v>121</v>
       </c>
       <c r="F22" t="s">
         <v>124</v>
       </c>
       <c r="G22">
         <v>73017</v>
       </c>
       <c r="H22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B23" t="s">
         <v>127</v>
       </c>
       <c r="C23" t="s">
         <v>125</v>
       </c>
       <c r="D23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E24" t="s">
         <v>128</v>
       </c>
       <c r="F24" t="s">
         <v>129</v>
       </c>
       <c r="G24">
         <v>73398</v>
       </c>
       <c r="H24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D25" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E25" t="s">
         <v>130</v>
       </c>
       <c r="F25" t="s">
         <v>131</v>
       </c>
       <c r="G25">
         <v>73997</v>
       </c>
       <c r="H25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26" t="s">
         <v>114</v>
       </c>
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E27" t="s">
         <v>112</v>
       </c>
       <c r="F27" t="s">
         <v>116</v>
       </c>
       <c r="G27">
         <v>75548</v>
       </c>
       <c r="H27" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>