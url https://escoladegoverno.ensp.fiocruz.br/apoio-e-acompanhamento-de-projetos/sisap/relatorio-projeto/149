--- v0 (2026-05-08)
+++ v1 (2026-10-25)
@@ -280,51 +280,51 @@
   <si>
     <t>RAMAL</t>
   </si>
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 2.964.000,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">6151694643 </t>
   </si>
   <si>
-    <t>24/12/2018</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>10/08/2018</t>
   </si>