--- v0 (2026-07-26)
+++ v1 (2026-10-05)
@@ -265,459 +265,459 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 2.960.254,46</t>
   </si>
   <si>
     <t>R$ -0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">6151000000 </t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6153000000 </t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 160.260,12</t>
+  </si>
+  <si>
+    <t>07/12/2018</t>
+  </si>
+  <si>
+    <t>TESOURO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>R$ 90.000,00</t>
+  </si>
+  <si>
+    <t>28/12/2018</t>
+  </si>
+  <si>
+    <t>R$ 9.569,66</t>
+  </si>
+  <si>
+    <t>17/01/2019</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
+    <t>05/02/2019</t>
+  </si>
+  <si>
+    <t>20/03/2019</t>
+  </si>
+  <si>
+    <t>R$ 73.421,22</t>
+  </si>
+  <si>
+    <t>09/07/2019</t>
+  </si>
+  <si>
+    <t>R$ 257.295,73</t>
+  </si>
+  <si>
+    <t>10/07/2019</t>
+  </si>
+  <si>
+    <t>R$ 61.560,72</t>
+  </si>
+  <si>
+    <t>23/07/2019</t>
+  </si>
+  <si>
+    <t>R$ 52.614,59</t>
+  </si>
+  <si>
+    <t>06/09/2019</t>
+  </si>
+  <si>
+    <t>R$ 67.872,45</t>
+  </si>
+  <si>
+    <t>02/10/2019</t>
+  </si>
+  <si>
+    <t>R$ 50.404,08</t>
+  </si>
+  <si>
+    <t>09/12/2019</t>
+  </si>
+  <si>
+    <t>R$ 91.397,96</t>
+  </si>
+  <si>
+    <t>30/12/2019</t>
+  </si>
+  <si>
+    <t>R$ 73.010,20</t>
+  </si>
+  <si>
+    <t>11/03/2020</t>
+  </si>
+  <si>
+    <t>R$ 25.688,78</t>
+  </si>
+  <si>
+    <t>R$ 50.620,41</t>
+  </si>
+  <si>
+    <t>10/03/2020</t>
+  </si>
+  <si>
+    <t>29/07/2020</t>
+  </si>
+  <si>
+    <t>R$ 109.677,55</t>
+  </si>
+  <si>
+    <t>31/07/2020</t>
+  </si>
+  <si>
+    <t>20/07/2020</t>
+  </si>
+  <si>
+    <t>31/08/2020</t>
+  </si>
+  <si>
+    <t>R$ 64.119,18</t>
+  </si>
+  <si>
+    <t>09/09/2020</t>
+  </si>
+  <si>
+    <t>R$ 27.148,89</t>
+  </si>
+  <si>
+    <t>23/09/2020</t>
+  </si>
+  <si>
+    <t>R$ 0,09</t>
+  </si>
+  <si>
+    <t>14/12/2020</t>
+  </si>
+  <si>
+    <t>R$ 29.204,08</t>
+  </si>
+  <si>
+    <t>18/12/2020</t>
+  </si>
+  <si>
+    <t>R$ 102.971,41</t>
+  </si>
+  <si>
+    <t>24/03/2021</t>
+  </si>
+  <si>
+    <t>R$ 36.559,18</t>
+  </si>
+  <si>
+    <t>08/03/2021</t>
+  </si>
+  <si>
+    <t>R$ 29.390,12</t>
+  </si>
+  <si>
+    <t>R$ 6.660,14</t>
+  </si>
+  <si>
+    <t>11/05/2021</t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 2.319.357,78</t>
+  </si>
+  <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018NE801021 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 0,00 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018NE801183 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019NE800035 </t>
+  </si>
+  <si>
+    <t>08/02/2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019NE800063 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019NE800161 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019NE800463 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019NE800472 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019NE800513 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 30.716,95 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019NE800686 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019NE800751 </t>
+  </si>
+  <si>
+    <t>R$ 100.808,16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018NE800937 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019NE801103 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800111 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800112 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800106 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800505 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800521 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800484 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800561 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800573 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800585 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800584 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800739 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2020NE800763 </t>
+  </si>
+  <si>
+    <t>29/04/2021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021NE000088 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021NE000071 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021NE000072 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021NE135 </t>
+  </si>
+  <si>
+    <t>Total Emissão</t>
+  </si>
+  <si>
+    <t>Total Cancelado</t>
+  </si>
+  <si>
+    <t>Saldo Total</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Cronogrma Financeiro</t>
+  </si>
+  <si>
+    <t>Previsão/Real</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido	</t>
+  </si>
+  <si>
+    <t>Data Recebido</t>
+  </si>
+  <si>
+    <t>Atividade / Meta</t>
+  </si>
+  <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>R$ 57.110,20</t>
+  </si>
+  <si>
+    <t>1.1 Elaborar e Implementar o Manual de Normalização de TCC.</t>
+  </si>
+  <si>
+    <t>Real</t>
+  </si>
+  <si>
+    <t>21/01/2019</t>
+  </si>
+  <si>
+    <t>R$ 49.755,10</t>
+  </si>
+  <si>
+    <t>4.1 Preparação de instrumentos, manuais e bancos de dados</t>
+  </si>
+  <si>
+    <t>R$ 20.551,02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.1   Caracterizar a situação nos meios de comunicação e informação da ENSP (CCI, CSP) com vistas à </t>
+  </si>
+  <si>
+    <t>22/01/2019</t>
+  </si>
+  <si>
+    <t>R$ 9.139,80</t>
+  </si>
+  <si>
+    <t>6.4.1 Formular projeto para oferta de alimentação saudável</t>
+  </si>
+  <si>
+    <t>R$ 40.799,18</t>
+  </si>
+  <si>
+    <t>3.1 Organização do Catálogo de Equipamentos</t>
+  </si>
+  <si>
+    <t>6.3.1 Formular metodologia e matriz de análise de risco</t>
+  </si>
+  <si>
+    <t>R$ 21.632,65</t>
+  </si>
+  <si>
+    <t>6.4.3 Elaborar projeto da Feira Agro Ecológica Josué de Castro</t>
+  </si>
+  <si>
+    <t>R$ 16.062,24</t>
+  </si>
+  <si>
+    <t>6.2.1 elaborar relatório analítico de casos de uso do Site da VDDIG</t>
+  </si>
+  <si>
+    <t>R$ 41.210,20</t>
+  </si>
+  <si>
+    <t>2.1 Implantar o Sistema de Gerenciamento de Projetos</t>
+  </si>
+  <si>
+    <t>08/01/2019</t>
+  </si>
+  <si>
+    <t>6.1.1 Elaborar plano de desenvolvimento</t>
+  </si>
+  <si>
+    <t>R$ 97.076,53</t>
+  </si>
+  <si>
     <t>30/01/2019</t>
-  </si>
-[...406 lines deleted...]
-    <t>R$ 97.076,53</t>
   </si>
   <si>
     <t>2.2 Mapear quantitativo de alunos e pesquisadores em intercâmbios</t>
   </si>
   <si>
     <t>R$ 32.124,49</t>
   </si>
   <si>
     <t>6.3.2 elaborar Relatório avaliativo da metodologia de análise de risco</t>
   </si>
   <si>
     <t>R$ 104.615,51</t>
   </si>
   <si>
     <t>4.2 Produção dos censos de servidores e não servidores e envolvidos em pesquisa, e dos respectivos p</t>
   </si>
   <si>
     <t>28/02/2019</t>
   </si>
   <si>
     <t>R$ 130.336,73</t>
   </si>
   <si>
     <t>1.2 Implementar a Política de Reunificação do SECA.</t>
   </si>
@@ -2830,1516 +2830,1516 @@
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>78</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11"/>
       <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11" t="s">
         <v>80</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="11" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11"/>
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="12"/>
       <c r="B12" s="17"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="10"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="C15" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="D15" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="E15" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" t="s">
         <v>90</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>91</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>92</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B17" t="s">
+        <v>94</v>
+      </c>
+      <c r="C17" t="s">
         <v>95</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
+        <v>92</v>
+      </c>
+      <c r="E17" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F17" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B18" t="s">
+        <v>96</v>
+      </c>
+      <c r="C18" t="s">
         <v>97</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
+        <v>92</v>
+      </c>
+      <c r="E18" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
+        <v>98</v>
+      </c>
+      <c r="C19" t="s">
         <v>99</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
+        <v>92</v>
+      </c>
+      <c r="E19" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C20" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D20" t="s">
+        <v>92</v>
+      </c>
+      <c r="E20" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
+        <v>101</v>
+      </c>
+      <c r="C21" t="s">
         <v>102</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
+        <v>92</v>
+      </c>
+      <c r="E21" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
+        <v>103</v>
+      </c>
+      <c r="C22" t="s">
         <v>104</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" t="s">
+        <v>92</v>
+      </c>
+      <c r="E22" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C23" t="s">
         <v>106</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
+        <v>92</v>
+      </c>
+      <c r="E23" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C24" t="s">
         <v>108</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
+        <v>92</v>
+      </c>
+      <c r="E24" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
+        <v>109</v>
+      </c>
+      <c r="C25" t="s">
         <v>110</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
+        <v>92</v>
+      </c>
+      <c r="E25" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
+        <v>111</v>
+      </c>
+      <c r="C26" t="s">
         <v>112</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
+        <v>92</v>
+      </c>
+      <c r="E26" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F26" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B27" t="s">
+        <v>111</v>
+      </c>
+      <c r="C27" t="s">
         <v>112</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
+        <v>92</v>
+      </c>
+      <c r="E27" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F27" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" t="s">
         <v>114</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
+        <v>92</v>
+      </c>
+      <c r="E28" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F28" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B29" t="s">
+        <v>115</v>
+      </c>
+      <c r="C29" t="s">
         <v>116</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" t="s">
+        <v>92</v>
+      </c>
+      <c r="E29" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F29" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C30" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D30" t="s">
+        <v>92</v>
+      </c>
+      <c r="E30" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F30" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
+        <v>118</v>
+      </c>
+      <c r="C31" t="s">
         <v>119</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
+        <v>92</v>
+      </c>
+      <c r="E31" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F31" s="16" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C32" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D32" t="s">
+        <v>92</v>
+      </c>
+      <c r="E32" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F32" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" t="s">
         <v>122</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
+        <v>92</v>
+      </c>
+      <c r="E33" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F33" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D34" t="s">
+        <v>92</v>
+      </c>
+      <c r="E34" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F34" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B35" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C35" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D35" t="s">
+        <v>92</v>
+      </c>
+      <c r="E35" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B36" t="s">
+        <v>125</v>
+      </c>
+      <c r="C36" t="s">
         <v>126</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" t="s">
+        <v>92</v>
+      </c>
+      <c r="E36" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B37" t="s">
+        <v>127</v>
+      </c>
+      <c r="C37" t="s">
         <v>128</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="s">
+        <v>92</v>
+      </c>
+      <c r="E37" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B38" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C38" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D38" t="s">
+        <v>92</v>
+      </c>
+      <c r="E38" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F38" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C39" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="D39" t="s">
+        <v>92</v>
+      </c>
+      <c r="E39" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B40" t="s">
+        <v>131</v>
+      </c>
+      <c r="C40" t="s">
         <v>132</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" t="s">
+        <v>92</v>
+      </c>
+      <c r="E40" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F40" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B41" t="s">
+        <v>133</v>
+      </c>
+      <c r="C41" t="s">
         <v>134</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" t="s">
+        <v>92</v>
+      </c>
+      <c r="E41" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F41" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C42" t="s">
         <v>136</v>
       </c>
-      <c r="C42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" t="s">
+        <v>92</v>
+      </c>
+      <c r="E42" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F42" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B43" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C43" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D43" t="s">
+        <v>92</v>
+      </c>
+      <c r="E43" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F43" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B44" t="s">
+        <v>138</v>
+      </c>
+      <c r="C44" t="s">
         <v>139</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" t="s">
+        <v>92</v>
+      </c>
+      <c r="E44" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F44" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="11"/>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45" s="16"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B46" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="B46" s="6" t="s">
+      <c r="C46" s="7" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46" s="16"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="B47" t="s">
         <v>144</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47" s="16"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="12"/>
       <c r="B48" s="14"/>
       <c r="C48" s="14"/>
       <c r="D48" s="14"/>
       <c r="E48" s="14"/>
       <c r="F48" s="17"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="10"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B53" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="B53" s="6" t="s">
+      <c r="C53" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="C53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E53" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>78</v>
       </c>
       <c r="G53" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="H53" s="7" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B54" t="s">
+        <v>90</v>
+      </c>
+      <c r="C54" t="s">
+        <v>91</v>
+      </c>
+      <c r="D54" t="s">
         <v>150</v>
       </c>
-      <c r="B54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F54" t="s">
         <v>80</v>
       </c>
       <c r="G54" t="s">
+        <v>151</v>
+      </c>
+      <c r="H54" s="16" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B55" t="s">
+        <v>94</v>
+      </c>
+      <c r="C55" t="s">
+        <v>95</v>
+      </c>
+      <c r="D55" t="s">
         <v>150</v>
       </c>
-      <c r="B55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E55" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F55" t="s">
         <v>80</v>
       </c>
       <c r="G55" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="H55" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" t="s">
+        <v>96</v>
+      </c>
+      <c r="C56" t="s">
+        <v>97</v>
+      </c>
+      <c r="D56" t="s">
         <v>150</v>
       </c>
-      <c r="B56" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F56" t="s">
         <v>80</v>
       </c>
       <c r="G56" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="H56" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B57" t="s">
+        <v>98</v>
+      </c>
+      <c r="C57" t="s">
+        <v>155</v>
+      </c>
+      <c r="D57" t="s">
         <v>150</v>
       </c>
-      <c r="B57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F57" t="s">
         <v>80</v>
       </c>
       <c r="G57" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H57" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C58" t="s">
+        <v>100</v>
+      </c>
+      <c r="D58" t="s">
         <v>150</v>
       </c>
-      <c r="B58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E58" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F58" t="s">
         <v>80</v>
       </c>
       <c r="G58" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="H58" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B59" t="s">
+        <v>101</v>
+      </c>
+      <c r="C59" t="s">
+        <v>102</v>
+      </c>
+      <c r="D59" t="s">
         <v>150</v>
       </c>
-      <c r="B59" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E59" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F59" t="s">
         <v>80</v>
       </c>
       <c r="G59" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="H59" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" t="s">
+        <v>103</v>
+      </c>
+      <c r="C60" t="s">
+        <v>104</v>
+      </c>
+      <c r="D60" t="s">
         <v>150</v>
       </c>
-      <c r="B60" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E60" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F60" t="s">
         <v>80</v>
       </c>
       <c r="G60" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H60" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" t="s">
+        <v>105</v>
+      </c>
+      <c r="C61" t="s">
+        <v>106</v>
+      </c>
+      <c r="D61" t="s">
         <v>150</v>
       </c>
-      <c r="B61" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E61" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F61" t="s">
         <v>80</v>
       </c>
       <c r="G61" t="s">
+        <v>160</v>
+      </c>
+      <c r="H61" s="16" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" t="s">
+        <v>107</v>
+      </c>
+      <c r="C62" t="s">
+        <v>108</v>
+      </c>
+      <c r="D62" t="s">
         <v>150</v>
       </c>
-      <c r="B62" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E62" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F62" t="s">
         <v>80</v>
       </c>
       <c r="G62" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H62" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B63" t="s">
+        <v>109</v>
+      </c>
+      <c r="C63" t="s">
+        <v>110</v>
+      </c>
+      <c r="D63" t="s">
         <v>150</v>
       </c>
-      <c r="B63" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F63" t="s">
         <v>80</v>
       </c>
       <c r="G63" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="H63" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B64" t="s">
+        <v>164</v>
+      </c>
+      <c r="C64" t="s">
+        <v>112</v>
+      </c>
+      <c r="D64" t="s">
         <v>150</v>
       </c>
-      <c r="B64" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F64" t="s">
         <v>80</v>
       </c>
       <c r="G64" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="H64" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B65" t="s">
+        <v>113</v>
+      </c>
+      <c r="C65" t="s">
+        <v>114</v>
+      </c>
+      <c r="D65" t="s">
         <v>150</v>
       </c>
-      <c r="B65" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E65" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F65" t="s">
         <v>80</v>
       </c>
       <c r="G65" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H65" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B66" t="s">
+        <v>115</v>
+      </c>
+      <c r="C66" t="s">
+        <v>116</v>
+      </c>
+      <c r="D66" t="s">
         <v>150</v>
       </c>
-      <c r="B66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F66" t="s">
         <v>80</v>
       </c>
       <c r="G66" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="H66" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B67" t="s">
+        <v>117</v>
+      </c>
+      <c r="C67" t="s">
+        <v>116</v>
+      </c>
+      <c r="D67" t="s">
         <v>150</v>
       </c>
-      <c r="B67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E67" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F67" t="s">
         <v>80</v>
       </c>
       <c r="G67" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H67" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B68" t="s">
+        <v>118</v>
+      </c>
+      <c r="C68" t="s">
+        <v>119</v>
+      </c>
+      <c r="D68" t="s">
         <v>150</v>
       </c>
-      <c r="B68" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F68" t="s">
         <v>80</v>
       </c>
       <c r="G68" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="H68" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B69" t="s">
+        <v>111</v>
+      </c>
+      <c r="C69" t="s">
+        <v>120</v>
+      </c>
+      <c r="D69" t="s">
         <v>150</v>
       </c>
-      <c r="B69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F69" t="s">
         <v>82</v>
       </c>
       <c r="G69" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H69" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B70" t="s">
+        <v>121</v>
+      </c>
+      <c r="C70" t="s">
+        <v>122</v>
+      </c>
+      <c r="D70" t="s">
         <v>150</v>
       </c>
-      <c r="B70" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F70" t="s">
         <v>82</v>
       </c>
       <c r="G70" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="H70" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B71" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" t="s">
+        <v>123</v>
+      </c>
+      <c r="D71" t="s">
         <v>150</v>
       </c>
-      <c r="B71" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F71" t="s">
         <v>82</v>
       </c>
       <c r="G71" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H71" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B72" t="s">
+        <v>115</v>
+      </c>
+      <c r="C72" t="s">
+        <v>124</v>
+      </c>
+      <c r="D72" t="s">
         <v>150</v>
       </c>
-      <c r="B72" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E72" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F72" t="s">
         <v>82</v>
       </c>
       <c r="G72" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="H72" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B73" t="s">
+        <v>125</v>
+      </c>
+      <c r="C73" t="s">
+        <v>126</v>
+      </c>
+      <c r="D73" t="s">
         <v>150</v>
       </c>
-      <c r="B73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E73" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F73" t="s">
         <v>82</v>
       </c>
       <c r="G73" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="H73" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B74" t="s">
+        <v>129</v>
+      </c>
+      <c r="C74" t="s">
+        <v>128</v>
+      </c>
+      <c r="D74" t="s">
         <v>150</v>
       </c>
-      <c r="B74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E74" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F74" t="s">
         <v>82</v>
       </c>
       <c r="G74" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="H74" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B75" t="s">
+        <v>127</v>
+      </c>
+      <c r="C75" t="s">
+        <v>128</v>
+      </c>
+      <c r="D75" t="s">
         <v>150</v>
       </c>
-      <c r="B75" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E75" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F75" t="s">
         <v>82</v>
       </c>
       <c r="G75" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H75" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B76" t="s">
+        <v>111</v>
+      </c>
+      <c r="C76" t="s">
+        <v>130</v>
+      </c>
+      <c r="D76" t="s">
         <v>150</v>
       </c>
-      <c r="B76" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E76" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F76" t="s">
         <v>82</v>
       </c>
       <c r="G76" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="H76" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B77" t="s">
+        <v>131</v>
+      </c>
+      <c r="C77" t="s">
+        <v>132</v>
+      </c>
+      <c r="D77" t="s">
         <v>150</v>
       </c>
-      <c r="B77" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E77" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F77" t="s">
         <v>82</v>
       </c>
       <c r="G77" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H77" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B78" t="s">
+        <v>133</v>
+      </c>
+      <c r="C78" t="s">
+        <v>179</v>
+      </c>
+      <c r="D78" t="s">
         <v>150</v>
       </c>
-      <c r="B78" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E78" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F78" t="s">
         <v>82</v>
       </c>
       <c r="G78" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="H78" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B79" t="s">
+        <v>135</v>
+      </c>
+      <c r="C79" t="s">
+        <v>136</v>
+      </c>
+      <c r="D79" t="s">
         <v>150</v>
       </c>
-      <c r="B79" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F79" t="s">
         <v>82</v>
       </c>
       <c r="G79" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="H79" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B80" t="s">
+        <v>137</v>
+      </c>
+      <c r="C80" t="s">
+        <v>136</v>
+      </c>
+      <c r="D80" t="s">
         <v>150</v>
       </c>
-      <c r="B80" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F80" t="s">
         <v>82</v>
       </c>
       <c r="G80" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H80" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B81" t="s">
+        <v>138</v>
+      </c>
+      <c r="C81" t="s">
+        <v>139</v>
+      </c>
+      <c r="D81" t="s">
         <v>150</v>
       </c>
-      <c r="B81" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E81" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F81" t="s">
         <v>82</v>
       </c>
       <c r="G81" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H81" s="16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="11"/>
       <c r="B82"/>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" s="16"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B83" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="B83" s="6" t="s">
+      <c r="C83" s="7" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" s="16"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="11" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B84" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C84" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" s="16"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="12"/>
       <c r="B85" s="14"/>
       <c r="C85" s="14"/>
       <c r="D85" s="14"/>
       <c r="E85" s="14"/>
       <c r="F85" s="14"/>
       <c r="G85" s="14"/>
       <c r="H85" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A52:H52"/>
   </mergeCells>
@@ -4361,2459 +4361,2459 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G219"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G219" sqref="G219"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="B4" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="C4" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="D4" s="6" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5" t="s">
         <v>194</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D5" t="s">
         <v>195</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B6" t="s">
+        <v>194</v>
+      </c>
+      <c r="C6" t="s">
         <v>197</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>195</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B7" t="s">
+        <v>198</v>
+      </c>
+      <c r="C7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D7" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B8" t="s">
+        <v>198</v>
+      </c>
+      <c r="C8" t="s">
         <v>197</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B9" t="s">
+        <v>200</v>
+      </c>
+      <c r="C9" t="s">
+        <v>95</v>
+      </c>
+      <c r="D9" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B10" t="s">
+        <v>200</v>
+      </c>
+      <c r="C10" t="s">
+        <v>202</v>
+      </c>
+      <c r="D10" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B11" t="s">
+        <v>203</v>
+      </c>
+      <c r="C11" t="s">
+        <v>95</v>
+      </c>
+      <c r="D11" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B12" t="s">
+        <v>203</v>
+      </c>
+      <c r="C12" t="s">
         <v>197</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B13" t="s">
+        <v>205</v>
+      </c>
+      <c r="C13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B14" t="s">
+        <v>205</v>
+      </c>
+      <c r="C14" t="s">
         <v>197</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B15" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C15" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D15" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B16" t="s">
+        <v>203</v>
+      </c>
+      <c r="C16" t="s">
         <v>197</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B17" t="s">
+        <v>208</v>
+      </c>
+      <c r="C17" t="s">
+        <v>95</v>
+      </c>
+      <c r="D17" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B18" t="s">
+        <v>208</v>
+      </c>
+      <c r="C18" t="s">
+        <v>134</v>
+      </c>
+      <c r="D18" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B19" t="s">
+        <v>210</v>
+      </c>
+      <c r="C19" t="s">
+        <v>95</v>
+      </c>
+      <c r="D19" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B20" t="s">
+        <v>210</v>
+      </c>
+      <c r="C20" t="s">
         <v>197</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B21" t="s">
+        <v>212</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B22" t="s">
+        <v>212</v>
+      </c>
+      <c r="C22" t="s">
+        <v>214</v>
+      </c>
+      <c r="D22" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B23" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D23" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B24" t="s">
+        <v>210</v>
+      </c>
+      <c r="C24" t="s">
         <v>197</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B25" t="s">
+        <v>216</v>
+      </c>
+      <c r="C25" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D25" t="s">
         <v>218</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B26" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C26" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D26" t="s">
         <v>218</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B27" t="s">
         <v>219</v>
       </c>
       <c r="C27" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="D27" t="s">
         <v>220</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B28" t="s">
         <v>219</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
         <v>220</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B29" t="s">
         <v>221</v>
       </c>
       <c r="C29" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="D29" t="s">
         <v>222</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B30" t="s">
         <v>221</v>
       </c>
       <c r="C30" t="s">
         <v>223</v>
       </c>
       <c r="D30" t="s">
         <v>222</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B31" t="s">
         <v>224</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="D31" t="s">
         <v>225</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" s="16"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B32" t="s">
         <v>224</v>
       </c>
       <c r="C32" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D32" t="s">
         <v>225</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" s="16"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B33" t="s">
         <v>226</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="D33" t="s">
         <v>227</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" s="16"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B34" t="s">
         <v>226</v>
       </c>
       <c r="C34" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>227</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" s="16"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B35" t="s">
         <v>219</v>
       </c>
       <c r="C35" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="D35" t="s">
         <v>228</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" s="16"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B36" t="s">
         <v>229</v>
       </c>
       <c r="C36" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D36" t="s">
         <v>228</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" s="16"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B37" t="s">
         <v>230</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D37" t="s">
         <v>228</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" s="16"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B38" t="s">
         <v>226</v>
       </c>
       <c r="C38" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="D38" t="s">
         <v>231</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" s="16"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B39" t="s">
         <v>226</v>
       </c>
       <c r="C39" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D39" t="s">
         <v>231</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" s="16"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B40" t="s">
         <v>232</v>
       </c>
       <c r="C40" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="D40" t="s">
         <v>233</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" s="16"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B41" t="s">
         <v>232</v>
       </c>
       <c r="C41" t="s">
         <v>234</v>
       </c>
       <c r="D41" t="s">
         <v>233</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" s="16"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B42" t="s">
         <v>235</v>
       </c>
       <c r="C42" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="D42" t="s">
         <v>236</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" s="16"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B43" t="s">
         <v>235</v>
       </c>
       <c r="C43" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D43" t="s">
         <v>236</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" s="16"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B44" t="s">
         <v>219</v>
       </c>
       <c r="C44" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="D44" t="s">
         <v>237</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" s="16"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B45" t="s">
         <v>219</v>
       </c>
       <c r="C45" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D45" t="s">
         <v>237</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" s="16"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B46" t="s">
         <v>226</v>
       </c>
       <c r="C46" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="D46" t="s">
         <v>238</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" s="16"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B47" t="s">
         <v>226</v>
       </c>
       <c r="C47" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D47" t="s">
         <v>238</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" s="16"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B48" t="s">
         <v>239</v>
       </c>
       <c r="C48" t="s">
         <v>240</v>
       </c>
       <c r="D48" t="s">
         <v>241</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" s="16"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B49" t="s">
         <v>239</v>
       </c>
       <c r="C49" t="s">
         <v>242</v>
       </c>
       <c r="D49" t="s">
         <v>241</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" s="16"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B50" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C50" t="s">
         <v>240</v>
       </c>
       <c r="D50" t="s">
         <v>243</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" s="16"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B51" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C51" t="s">
         <v>242</v>
       </c>
       <c r="D51" t="s">
         <v>243</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" s="16"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B52" t="s">
         <v>244</v>
       </c>
       <c r="C52" t="s">
         <v>240</v>
       </c>
       <c r="D52" t="s">
         <v>245</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" s="16"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B53" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C53" t="s">
         <v>246</v>
       </c>
       <c r="D53" t="s">
         <v>245</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" s="16"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B54" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C54" t="s">
         <v>240</v>
       </c>
       <c r="D54" t="s">
         <v>247</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" s="16"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B55" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C55" t="s">
         <v>248</v>
       </c>
       <c r="D55" t="s">
         <v>247</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" s="16"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B56" t="s">
         <v>249</v>
       </c>
       <c r="C56" t="s">
         <v>240</v>
       </c>
       <c r="D56" t="s">
         <v>250</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" s="16"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B57" t="s">
         <v>249</v>
       </c>
       <c r="C57" t="s">
         <v>242</v>
       </c>
       <c r="D57" t="s">
         <v>250</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" s="16"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B58" t="s">
         <v>251</v>
       </c>
       <c r="C58" t="s">
         <v>240</v>
       </c>
       <c r="D58" t="s">
         <v>252</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" s="16"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B59" t="s">
         <v>251</v>
       </c>
       <c r="C59" t="s">
         <v>242</v>
       </c>
       <c r="D59" t="s">
         <v>252</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" s="16"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B60" t="s">
         <v>253</v>
       </c>
       <c r="C60" t="s">
         <v>240</v>
       </c>
       <c r="D60" t="s">
         <v>254</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" s="16"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B61" t="s">
         <v>253</v>
       </c>
       <c r="C61" t="s">
         <v>248</v>
       </c>
       <c r="D61" t="s">
         <v>254</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" s="16"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B62" t="s">
         <v>255</v>
       </c>
       <c r="C62" t="s">
         <v>256</v>
       </c>
       <c r="D62" t="s">
         <v>257</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" s="16"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B63" t="s">
         <v>255</v>
       </c>
       <c r="C63" t="s">
         <v>258</v>
       </c>
       <c r="D63" t="s">
         <v>257</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" s="16"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B64" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C64" t="s">
         <v>256</v>
       </c>
       <c r="D64" t="s">
         <v>259</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" s="16"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B65" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C65" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D65" t="s">
         <v>259</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" s="16"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B66" t="s">
         <v>260</v>
       </c>
       <c r="C66" t="s">
         <v>261</v>
       </c>
       <c r="D66" t="s">
         <v>262</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" s="16"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B67" t="s">
         <v>260</v>
       </c>
       <c r="C67" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D67" t="s">
         <v>262</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" s="16"/>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B68" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C68" t="s">
         <v>261</v>
       </c>
       <c r="D68" t="s">
         <v>263</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" s="16"/>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B69" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C69" t="s">
         <v>264</v>
       </c>
       <c r="D69" t="s">
         <v>263</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" s="16"/>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B70" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C70" t="s">
         <v>261</v>
       </c>
       <c r="D70" t="s">
         <v>265</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70" s="16"/>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B71" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C71" t="s">
         <v>264</v>
       </c>
       <c r="D71" t="s">
         <v>265</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" s="16"/>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B72" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C72" t="s">
         <v>261</v>
       </c>
       <c r="D72" t="s">
         <v>266</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" s="16"/>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B73" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C73" t="s">
         <v>267</v>
       </c>
       <c r="D73" t="s">
         <v>266</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" s="16"/>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B74" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C74" t="s">
         <v>261</v>
       </c>
       <c r="D74" t="s">
         <v>268</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74" s="16"/>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B75" t="s">
+        <v>109</v>
+      </c>
+      <c r="C75" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D75" t="s">
         <v>268</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75" s="16"/>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B76" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C76" t="s">
         <v>261</v>
       </c>
       <c r="D76" t="s">
         <v>269</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" s="16"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B77" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C77" t="s">
         <v>270</v>
       </c>
       <c r="D77" t="s">
         <v>269</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" s="16"/>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B78" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C78" t="s">
         <v>271</v>
       </c>
       <c r="D78" t="s">
         <v>272</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" s="16"/>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B79" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C79" t="s">
         <v>273</v>
       </c>
       <c r="D79" t="s">
         <v>272</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" s="16"/>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B80" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C80" t="s">
         <v>271</v>
       </c>
       <c r="D80" t="s">
         <v>274</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" s="16"/>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B81" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C81" t="s">
         <v>273</v>
       </c>
       <c r="D81" t="s">
         <v>274</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" s="16"/>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B82" t="s">
         <v>260</v>
       </c>
       <c r="C82" t="s">
         <v>273</v>
       </c>
       <c r="D82" t="s">
         <v>275</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" s="16"/>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>260</v>
       </c>
       <c r="C83" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D83" t="s">
         <v>275</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83" s="16"/>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B84" t="s">
         <v>260</v>
       </c>
       <c r="C84" t="s">
         <v>273</v>
       </c>
       <c r="D84" t="s">
         <v>276</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84" s="16"/>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>260</v>
       </c>
       <c r="C85" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D85" t="s">
         <v>276</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" s="16"/>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B86" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C86" t="s">
         <v>273</v>
       </c>
       <c r="D86" t="s">
         <v>277</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" s="16"/>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B87" t="s">
+        <v>121</v>
+      </c>
+      <c r="C87" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D87" t="s">
         <v>277</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87" s="16"/>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B88" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C88" t="s">
         <v>273</v>
       </c>
       <c r="D88" t="s">
         <v>278</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88" s="16"/>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B89" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C89" t="s">
         <v>279</v>
       </c>
       <c r="D89" t="s">
         <v>278</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89" s="16"/>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B90" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C90" t="s">
         <v>273</v>
       </c>
       <c r="D90" t="s">
         <v>280</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90" s="16"/>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B91" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C91" t="s">
         <v>281</v>
       </c>
       <c r="D91" t="s">
         <v>280</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" s="16"/>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B92" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C92" t="s">
         <v>282</v>
       </c>
       <c r="D92" t="s">
         <v>283</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92" s="16"/>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B93" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C93" t="s">
         <v>284</v>
       </c>
       <c r="D93" t="s">
         <v>283</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93" s="16"/>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B94" t="s">
         <v>260</v>
       </c>
       <c r="C94" t="s">
         <v>282</v>
       </c>
       <c r="D94" t="s">
         <v>285</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94" s="16"/>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B95" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C95" t="s">
         <v>282</v>
       </c>
       <c r="D95" t="s">
         <v>286</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95" s="16"/>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B96" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C96" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D96" t="s">
         <v>286</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96" s="16"/>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B97" t="s">
         <v>287</v>
       </c>
       <c r="C97" t="s">
         <v>288</v>
       </c>
       <c r="D97" t="s">
         <v>289</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97" s="16"/>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B98" t="s">
         <v>290</v>
       </c>
       <c r="C98" t="s">
         <v>288</v>
       </c>
       <c r="D98" t="s">
         <v>291</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98" s="16"/>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B99" t="s">
         <v>292</v>
       </c>
       <c r="C99" t="s">
         <v>293</v>
       </c>
       <c r="D99" t="s">
         <v>294</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99" s="16"/>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B100" t="s">
         <v>295</v>
       </c>
       <c r="C100" t="s">
         <v>293</v>
       </c>
       <c r="D100" t="s">
         <v>296</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100" s="16"/>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B101" t="s">
         <v>297</v>
       </c>
       <c r="C101" t="s">
         <v>293</v>
       </c>
       <c r="D101" t="s">
         <v>298</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101" s="16"/>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B102" t="s">
         <v>292</v>
       </c>
       <c r="C102" t="s">
         <v>293</v>
       </c>
       <c r="D102" t="s">
         <v>299</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" s="16"/>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B103" t="s">
         <v>300</v>
       </c>
       <c r="C103" t="s">
         <v>301</v>
       </c>
       <c r="D103" t="s">
         <v>302</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103" s="16"/>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B104" t="s">
         <v>300</v>
       </c>
       <c r="C104" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="D104" t="s">
         <v>302</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104" s="16"/>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B105" t="s">
         <v>303</v>
       </c>
       <c r="C105" t="s">
         <v>301</v>
       </c>
       <c r="D105" t="s">
         <v>304</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105" s="16"/>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B106" t="s">
         <v>297</v>
       </c>
       <c r="C106" t="s">
         <v>301</v>
       </c>
       <c r="D106" t="s">
         <v>305</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106" s="16"/>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B107" t="s">
         <v>306</v>
       </c>
       <c r="C107" t="s">
         <v>301</v>
       </c>
       <c r="D107" t="s">
         <v>307</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107" s="16"/>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B108" t="s">
         <v>306</v>
       </c>
       <c r="C108" t="s">
         <v>301</v>
       </c>
       <c r="D108" t="s">
         <v>308</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108" s="16"/>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B109" t="s">
         <v>260</v>
       </c>
       <c r="C109" t="s">
         <v>301</v>
       </c>
       <c r="D109" t="s">
         <v>309</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" s="16"/>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B110" t="s">
         <v>260</v>
       </c>
       <c r="C110" t="s">
         <v>310</v>
       </c>
       <c r="D110" t="s">
         <v>309</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" s="16"/>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B111" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C111" t="s">
         <v>301</v>
       </c>
       <c r="D111" t="s">
         <v>311</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" s="16"/>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B112" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C112" t="s">
         <v>310</v>
       </c>
       <c r="D112" t="s">
         <v>311</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" s="16"/>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B113" t="s">
         <v>312</v>
       </c>
       <c r="C113" t="s">
         <v>301</v>
       </c>
       <c r="D113" t="s">
         <v>313</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" s="16"/>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B114" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C114" t="s">
         <v>301</v>
       </c>
       <c r="D114" t="s">
         <v>314</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114" s="16"/>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B115" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C115" t="s">
         <v>315</v>
       </c>
       <c r="D115" t="s">
         <v>314</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115" s="16"/>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B116" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C116" t="s">
         <v>301</v>
       </c>
       <c r="D116" t="s">
         <v>316</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" s="16"/>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B117" t="s">
+        <v>131</v>
+      </c>
+      <c r="C117" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="D117" t="s">
         <v>316</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" s="16"/>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B118" t="s">
         <v>317</v>
       </c>
       <c r="C118" t="s">
         <v>301</v>
       </c>
       <c r="D118" t="s">
         <v>318</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" s="16"/>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B119" t="s">
         <v>317</v>
       </c>
       <c r="C119" t="s">
         <v>319</v>
       </c>
       <c r="D119" t="s">
         <v>318</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119" s="16"/>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B120" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C120" t="s">
         <v>301</v>
       </c>
       <c r="D120" t="s">
         <v>320</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120" s="16"/>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B121" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C121" t="s">
         <v>246</v>
       </c>
       <c r="D121" t="s">
         <v>320</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121" s="16"/>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B122" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C122" t="s">
         <v>301</v>
       </c>
       <c r="D122" t="s">
         <v>321</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122" s="16"/>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="11" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B123" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C123" t="s">
         <v>310</v>
       </c>
       <c r="D123" t="s">
         <v>321</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123" s="16"/>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B124" t="s">
         <v>322</v>
       </c>
       <c r="C124" t="s">
         <v>323</v>
       </c>
       <c r="D124" t="s">
         <v>324</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" s="16"/>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B125" t="s">
         <v>325</v>
       </c>
       <c r="C125" t="s">
         <v>323</v>
       </c>
       <c r="D125" t="s">
         <v>326</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" s="16"/>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B126" t="s">
         <v>327</v>
       </c>
       <c r="C126" t="s">
         <v>323</v>
       </c>
       <c r="D126" t="s">
         <v>328</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" s="16"/>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B127" t="s">
         <v>329</v>
       </c>
       <c r="C127" t="s">
         <v>323</v>
       </c>
       <c r="D127" t="s">
         <v>330</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127" s="16"/>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B128" t="s">
         <v>331</v>
       </c>
       <c r="C128" t="s">
         <v>323</v>
       </c>
       <c r="D128" t="s">
         <v>332</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" s="16"/>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B129" t="s">
         <v>306</v>
       </c>
       <c r="C129" t="s">
         <v>333</v>
       </c>
       <c r="D129" t="s">
         <v>334</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129" s="16"/>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B130" t="s">
         <v>329</v>
       </c>
       <c r="C130" t="s">
         <v>333</v>
       </c>
       <c r="D130" t="s">
         <v>335</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130" s="16"/>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B131" t="s">
         <v>336</v>
       </c>
       <c r="C131" t="s">
         <v>337</v>
       </c>
       <c r="D131" t="s">
         <v>338</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131" s="16"/>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B132" t="s">
         <v>339</v>
       </c>
       <c r="C132" t="s">
         <v>337</v>
       </c>
       <c r="D132" t="s">
         <v>340</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132" s="16"/>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B133" t="s">
         <v>341</v>
       </c>
       <c r="C133" t="s">
         <v>337</v>
       </c>
       <c r="D133" t="s">
         <v>342</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133" s="16"/>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B134" t="s">
         <v>336</v>
       </c>
       <c r="C134" t="s">
         <v>337</v>
       </c>
       <c r="D134" t="s">
         <v>343</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134" s="16"/>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B135" t="s">
         <v>344</v>
       </c>
       <c r="C135" t="s">
         <v>337</v>
       </c>
       <c r="D135" t="s">
         <v>345</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135" s="16"/>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B136" t="s">
         <v>346</v>
       </c>
       <c r="C136" t="s">
         <v>347</v>
       </c>
       <c r="D136" t="s">
         <v>348</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136" s="16"/>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B137" t="s">
         <v>349</v>
       </c>
       <c r="C137" t="s">
         <v>347</v>
       </c>
       <c r="D137" t="s">
         <v>350</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137" s="16"/>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B138" t="s">
         <v>349</v>
       </c>
       <c r="C138" t="s">
         <v>351</v>
       </c>
       <c r="D138" t="s">
         <v>352</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138" s="16"/>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B139" t="s">
         <v>353</v>
       </c>
       <c r="C139" t="s">
         <v>351</v>
       </c>
       <c r="D139" t="s">
         <v>354</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139" s="16"/>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B140" t="s">
         <v>339</v>
       </c>
       <c r="C140" t="s">
         <v>351</v>
       </c>
       <c r="D140" t="s">
         <v>355</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140" s="16"/>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B141" t="s">
         <v>356</v>
       </c>
       <c r="C141" t="s">
         <v>351</v>
       </c>
       <c r="D141" t="s">
         <v>357</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141" s="16"/>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B142" t="s">
         <v>358</v>
       </c>
       <c r="C142" t="s">
         <v>351</v>
       </c>
       <c r="D142" t="s">
         <v>359</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142" s="16"/>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B143" t="s">
         <v>331</v>
       </c>
       <c r="C143" t="s">
         <v>351</v>
       </c>
       <c r="D143" t="s">
         <v>360</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143" s="16"/>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B144" t="s">
         <v>361</v>
       </c>
       <c r="C144" t="s">
         <v>351</v>
       </c>
       <c r="D144" t="s">
         <v>362</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144" s="16"/>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="11" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B145" t="s">
         <v>363</v>
       </c>
       <c r="C145" t="s">
         <v>351</v>
       </c>
       <c r="D145" t="s">
         <v>364</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145" s="16"/>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="11"/>
       <c r="B146"/>
       <c r="C146"/>
       <c r="D146"/>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146" s="16"/>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="11"/>
@@ -6854,1502 +6854,1502 @@
       <c r="F149"/>
       <c r="G149" s="16"/>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="12"/>
       <c r="B150" s="14"/>
       <c r="C150" s="14"/>
       <c r="D150" s="14"/>
       <c r="E150" s="14"/>
       <c r="F150" s="14"/>
       <c r="G150" s="17"/>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="8" t="s">
         <v>371</v>
       </c>
       <c r="B153" s="9"/>
       <c r="C153" s="9"/>
       <c r="D153" s="9"/>
       <c r="E153" s="9"/>
       <c r="F153" s="9"/>
       <c r="G153" s="10"/>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>372</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E154" s="6" t="s">
         <v>373</v>
       </c>
       <c r="F154" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G154" s="7" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B155" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C155">
         <v>6153000000</v>
       </c>
       <c r="D155" t="s">
         <v>375</v>
       </c>
       <c r="E155">
         <v>75764</v>
       </c>
       <c r="F155" t="s">
         <v>315</v>
       </c>
       <c r="G155" s="16" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B156" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C156">
         <v>6153000000</v>
       </c>
       <c r="D156" t="s">
         <v>376</v>
       </c>
       <c r="E156">
         <v>75659</v>
       </c>
       <c r="F156" t="s">
         <v>377</v>
       </c>
       <c r="G156" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B157" t="s">
         <v>260</v>
       </c>
       <c r="C157">
         <v>6153000000</v>
       </c>
       <c r="D157" t="s">
         <v>376</v>
       </c>
       <c r="E157">
         <v>75660</v>
       </c>
       <c r="F157" t="s">
         <v>377</v>
       </c>
       <c r="G157" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B158" t="s">
         <v>226</v>
       </c>
       <c r="C158">
         <v>6153000000</v>
       </c>
       <c r="D158" t="s">
         <v>376</v>
       </c>
       <c r="E158">
         <v>75661</v>
       </c>
       <c r="F158" t="s">
         <v>377</v>
       </c>
       <c r="G158" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B159" t="s">
         <v>300</v>
       </c>
       <c r="C159">
         <v>6153000000</v>
       </c>
       <c r="D159" t="s">
         <v>376</v>
       </c>
       <c r="E159">
         <v>75662</v>
       </c>
       <c r="F159" t="s">
         <v>377</v>
       </c>
       <c r="G159" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B160" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C160">
         <v>6153000000</v>
       </c>
       <c r="D160" t="s">
         <v>378</v>
       </c>
       <c r="E160">
         <v>75580</v>
       </c>
       <c r="F160" t="s">
         <v>379</v>
       </c>
       <c r="G160" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B161" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C161">
         <v>6153000000</v>
       </c>
       <c r="D161" t="s">
         <v>380</v>
       </c>
       <c r="E161">
         <v>75574</v>
       </c>
       <c r="F161" t="s">
         <v>381</v>
       </c>
       <c r="G161" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B162" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C162">
         <v>6153000000</v>
       </c>
       <c r="D162" t="s">
         <v>382</v>
       </c>
       <c r="E162">
         <v>75283</v>
       </c>
       <c r="F162" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G162" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B163" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C163">
         <v>6153000000</v>
       </c>
       <c r="D163" t="s">
         <v>383</v>
       </c>
       <c r="E163">
         <v>75247</v>
       </c>
       <c r="F163" t="s">
         <v>384</v>
       </c>
       <c r="G163" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B164" t="s">
         <v>260</v>
       </c>
       <c r="C164">
         <v>6153000000</v>
       </c>
       <c r="D164" t="s">
         <v>383</v>
       </c>
       <c r="E164">
         <v>75248</v>
       </c>
       <c r="F164" t="s">
         <v>384</v>
       </c>
       <c r="G164" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B165" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C165">
         <v>6153000000</v>
       </c>
       <c r="D165" t="s">
         <v>383</v>
       </c>
       <c r="E165">
         <v>75249</v>
       </c>
       <c r="F165" t="s">
         <v>384</v>
       </c>
       <c r="G165" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B166" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C166">
         <v>6153000000</v>
       </c>
       <c r="D166" t="s">
         <v>385</v>
       </c>
       <c r="E166">
         <v>74901</v>
       </c>
       <c r="F166" t="s">
         <v>386</v>
       </c>
       <c r="G166" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B167" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C167">
         <v>6153000000</v>
       </c>
       <c r="D167" t="s">
         <v>387</v>
       </c>
       <c r="E167">
         <v>74901</v>
       </c>
       <c r="F167" t="s">
         <v>386</v>
       </c>
       <c r="G167" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B168" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C168">
         <v>6153000000</v>
       </c>
       <c r="D168" t="s">
         <v>388</v>
       </c>
       <c r="E168">
         <v>74879</v>
       </c>
       <c r="F168" t="s">
         <v>389</v>
       </c>
       <c r="G168" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B169" t="s">
         <v>260</v>
       </c>
       <c r="C169">
         <v>6153000000</v>
       </c>
       <c r="D169" t="s">
         <v>390</v>
       </c>
       <c r="E169">
         <v>74731</v>
       </c>
       <c r="F169" t="s">
         <v>391</v>
       </c>
       <c r="G169" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B170" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C170">
         <v>6153000000</v>
       </c>
       <c r="D170" t="s">
         <v>392</v>
       </c>
       <c r="E170">
         <v>74730</v>
       </c>
       <c r="F170" t="s">
         <v>391</v>
       </c>
       <c r="G170" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B171" t="s">
         <v>260</v>
       </c>
       <c r="C171">
         <v>6153000000</v>
       </c>
       <c r="D171" t="s">
         <v>390</v>
       </c>
       <c r="E171">
         <v>74722</v>
       </c>
       <c r="F171" t="s">
         <v>391</v>
       </c>
       <c r="G171" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B172" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C172">
         <v>6153000000</v>
       </c>
       <c r="D172" t="s">
         <v>393</v>
       </c>
       <c r="E172">
         <v>74727</v>
       </c>
       <c r="F172" t="s">
         <v>394</v>
       </c>
       <c r="G172" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B173" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C173">
         <v>6153000000</v>
       </c>
       <c r="D173" t="s">
         <v>395</v>
       </c>
       <c r="E173">
         <v>74702</v>
       </c>
       <c r="F173" t="s">
         <v>396</v>
       </c>
       <c r="G173" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B174" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C174">
         <v>6151000000</v>
       </c>
       <c r="D174" t="s">
         <v>397</v>
       </c>
       <c r="E174">
         <v>72696</v>
       </c>
       <c r="F174" t="s">
         <v>398</v>
       </c>
       <c r="G174" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B175" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C175">
         <v>6151000000</v>
       </c>
       <c r="D175" t="s">
         <v>399</v>
       </c>
       <c r="E175">
         <v>74018</v>
       </c>
       <c r="F175" t="s">
         <v>400</v>
       </c>
       <c r="G175" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B176" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C176">
         <v>6151000000</v>
       </c>
       <c r="D176" t="s">
         <v>401</v>
       </c>
       <c r="E176">
         <v>73916</v>
       </c>
       <c r="F176" t="s">
         <v>264</v>
       </c>
       <c r="G176" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B177" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C177">
         <v>6151000000</v>
       </c>
       <c r="D177" t="s">
         <v>401</v>
       </c>
       <c r="E177">
         <v>73915</v>
       </c>
       <c r="F177" t="s">
         <v>264</v>
       </c>
       <c r="G177" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B178" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C178">
         <v>6151000000</v>
       </c>
       <c r="D178" t="s">
         <v>402</v>
       </c>
       <c r="E178">
         <v>73981</v>
       </c>
       <c r="F178" t="s">
         <v>403</v>
       </c>
       <c r="G178" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B179" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C179">
         <v>6151000000</v>
       </c>
       <c r="D179" t="s">
         <v>404</v>
       </c>
       <c r="E179">
         <v>73936</v>
       </c>
       <c r="F179" t="s">
         <v>405</v>
       </c>
       <c r="G179" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B180" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C180">
         <v>6151000000</v>
       </c>
       <c r="D180" t="s">
         <v>406</v>
       </c>
       <c r="E180">
         <v>73890</v>
       </c>
       <c r="F180" t="s">
         <v>407</v>
       </c>
       <c r="G180" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B181" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C181">
         <v>6151000000</v>
       </c>
       <c r="D181" t="s">
         <v>408</v>
       </c>
       <c r="E181">
         <v>73658</v>
       </c>
       <c r="F181" t="s">
         <v>409</v>
       </c>
       <c r="G181" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B182" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C182">
         <v>6151000000</v>
       </c>
       <c r="D182" t="s">
         <v>410</v>
       </c>
       <c r="E182">
         <v>73513</v>
       </c>
       <c r="F182" t="s">
         <v>411</v>
       </c>
       <c r="G182" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B183" t="s">
         <v>412</v>
       </c>
       <c r="C183">
         <v>6151000000</v>
       </c>
       <c r="D183" t="s">
         <v>413</v>
       </c>
       <c r="E183">
         <v>73513</v>
       </c>
       <c r="F183" t="s">
         <v>411</v>
       </c>
       <c r="G183" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B184" t="s">
         <v>249</v>
       </c>
       <c r="C184">
         <v>6151000000</v>
       </c>
       <c r="D184" t="s">
         <v>414</v>
       </c>
       <c r="E184">
         <v>73380</v>
       </c>
       <c r="F184" t="s">
         <v>415</v>
       </c>
       <c r="G184" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B185" t="s">
         <v>251</v>
       </c>
       <c r="C185">
         <v>6151000000</v>
       </c>
       <c r="D185" t="s">
         <v>414</v>
       </c>
       <c r="E185">
         <v>73356</v>
       </c>
       <c r="F185" t="s">
         <v>248</v>
       </c>
       <c r="G185" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B186" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C186">
         <v>6151000000</v>
       </c>
       <c r="D186" t="s">
         <v>416</v>
       </c>
       <c r="E186">
         <v>73301</v>
       </c>
       <c r="F186" t="s">
         <v>417</v>
       </c>
       <c r="G186" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B187" t="s">
         <v>418</v>
       </c>
       <c r="C187">
         <v>6151000000</v>
       </c>
       <c r="D187" t="s">
         <v>413</v>
       </c>
       <c r="E187">
         <v>73312</v>
       </c>
       <c r="F187" t="s">
         <v>417</v>
       </c>
       <c r="G187" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B188" t="s">
         <v>419</v>
       </c>
       <c r="C188">
         <v>6151000000</v>
       </c>
       <c r="D188" t="s">
         <v>414</v>
       </c>
       <c r="E188">
         <v>73312</v>
       </c>
       <c r="F188" t="s">
         <v>417</v>
       </c>
       <c r="G188" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B189" t="s">
         <v>420</v>
       </c>
       <c r="C189">
         <v>6151000000</v>
       </c>
       <c r="D189" t="s">
         <v>421</v>
       </c>
       <c r="E189">
         <v>73312</v>
       </c>
       <c r="F189" t="s">
         <v>417</v>
       </c>
       <c r="G189" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B190" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C190">
         <v>6151000000</v>
       </c>
       <c r="D190" t="s">
         <v>414</v>
       </c>
       <c r="E190">
         <v>73311</v>
       </c>
       <c r="F190" t="s">
         <v>417</v>
       </c>
       <c r="G190" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B191" t="s">
         <v>422</v>
       </c>
       <c r="C191">
         <v>6151000000</v>
       </c>
       <c r="D191" t="s">
         <v>421</v>
       </c>
       <c r="E191">
         <v>73313</v>
       </c>
       <c r="F191" t="s">
         <v>417</v>
       </c>
       <c r="G191" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B192" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C192">
         <v>6151000000</v>
       </c>
       <c r="D192" t="s">
         <v>414</v>
       </c>
       <c r="E192">
         <v>73310</v>
       </c>
       <c r="F192" t="s">
         <v>417</v>
       </c>
       <c r="G192" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B193" t="s">
         <v>255</v>
       </c>
       <c r="C193">
         <v>6151000000</v>
       </c>
       <c r="D193" t="s">
         <v>421</v>
       </c>
       <c r="E193">
         <v>73274</v>
       </c>
       <c r="F193" t="s">
         <v>423</v>
       </c>
       <c r="G193" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B194" t="s">
         <v>424</v>
       </c>
       <c r="C194">
         <v>6151000000</v>
       </c>
       <c r="D194" t="s">
         <v>414</v>
       </c>
       <c r="E194">
         <v>73313</v>
       </c>
       <c r="F194" t="s">
         <v>425</v>
       </c>
       <c r="G194" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B195" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C195">
         <v>6151000000</v>
       </c>
       <c r="D195" t="s">
         <v>421</v>
       </c>
       <c r="E195">
         <v>73028</v>
       </c>
       <c r="F195" t="s">
         <v>426</v>
       </c>
       <c r="G195" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B196" t="s">
         <v>235</v>
       </c>
       <c r="C196">
         <v>6151000000</v>
       </c>
       <c r="D196" t="s">
         <v>427</v>
       </c>
       <c r="E196">
         <v>72927</v>
       </c>
       <c r="F196" t="s">
         <v>428</v>
       </c>
       <c r="G196" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B197" t="s">
         <v>219</v>
       </c>
       <c r="C197">
         <v>6151000000</v>
       </c>
       <c r="D197" t="s">
         <v>421</v>
       </c>
       <c r="E197">
         <v>72881</v>
       </c>
       <c r="F197" t="s">
         <v>234</v>
       </c>
       <c r="G197" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B198" t="s">
         <v>232</v>
       </c>
       <c r="C198">
         <v>6151000000</v>
       </c>
       <c r="D198" t="s">
         <v>427</v>
       </c>
       <c r="E198">
         <v>72853</v>
       </c>
       <c r="F198" t="s">
         <v>234</v>
       </c>
       <c r="G198" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B199" t="s">
         <v>226</v>
       </c>
       <c r="C199">
         <v>6151000000</v>
       </c>
       <c r="D199" t="s">
         <v>421</v>
       </c>
       <c r="E199">
         <v>72882</v>
       </c>
       <c r="F199" t="s">
         <v>234</v>
       </c>
       <c r="G199" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B200" t="s">
         <v>229</v>
       </c>
       <c r="C200">
         <v>6151000000</v>
       </c>
       <c r="D200" t="s">
         <v>427</v>
       </c>
       <c r="E200">
         <v>72878</v>
       </c>
       <c r="F200" t="s">
         <v>234</v>
       </c>
       <c r="G200" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B201" t="s">
         <v>230</v>
       </c>
       <c r="C201">
         <v>6151000000</v>
       </c>
       <c r="D201" t="s">
         <v>421</v>
       </c>
       <c r="E201">
         <v>72878</v>
       </c>
       <c r="F201" t="s">
         <v>234</v>
       </c>
       <c r="G201" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B202" t="s">
         <v>219</v>
       </c>
       <c r="C202">
         <v>6151000000</v>
       </c>
       <c r="D202" t="s">
         <v>421</v>
       </c>
       <c r="E202">
         <v>72879</v>
       </c>
       <c r="F202" t="s">
         <v>234</v>
       </c>
       <c r="G202" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B203" t="s">
         <v>226</v>
       </c>
       <c r="C203">
         <v>6151000000</v>
       </c>
       <c r="D203" t="s">
         <v>421</v>
       </c>
       <c r="E203">
         <v>72880</v>
       </c>
       <c r="F203" t="s">
         <v>234</v>
       </c>
       <c r="G203" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B204" t="s">
         <v>221</v>
       </c>
       <c r="C204">
         <v>6151000000</v>
       </c>
       <c r="D204" t="s">
         <v>427</v>
       </c>
       <c r="E204">
         <v>72807</v>
       </c>
       <c r="F204" t="s">
         <v>223</v>
       </c>
       <c r="G204" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B205" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C205">
         <v>6151000000</v>
       </c>
       <c r="D205" t="s">
         <v>429</v>
       </c>
       <c r="E205">
         <v>72717</v>
       </c>
       <c r="F205" t="s">
         <v>430</v>
       </c>
       <c r="G205" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B206" t="s">
         <v>431</v>
       </c>
       <c r="C206">
         <v>6151000000</v>
       </c>
       <c r="D206" t="s">
         <v>429</v>
       </c>
       <c r="E206">
         <v>72720</v>
       </c>
       <c r="F206" t="s">
         <v>430</v>
       </c>
       <c r="G206" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B207" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C207">
         <v>6151000000</v>
       </c>
       <c r="D207" t="s">
         <v>432</v>
       </c>
       <c r="E207">
         <v>72720</v>
       </c>
       <c r="F207" t="s">
         <v>430</v>
       </c>
       <c r="G207" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B208" t="s">
         <v>433</v>
       </c>
       <c r="C208">
         <v>6151000000</v>
       </c>
       <c r="D208" t="s">
         <v>397</v>
       </c>
       <c r="E208">
         <v>72701</v>
       </c>
       <c r="F208" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G208" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B209" t="s">
         <v>434</v>
       </c>
       <c r="C209">
         <v>6151000000</v>
       </c>
       <c r="D209" t="s">
         <v>429</v>
       </c>
       <c r="E209">
         <v>72701</v>
       </c>
       <c r="F209" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G209" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B210" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C210">
         <v>6151000000</v>
       </c>
       <c r="D210" t="s">
         <v>397</v>
       </c>
       <c r="E210">
         <v>72697</v>
       </c>
       <c r="F210" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G210" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B211" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C211">
         <v>6151000000</v>
       </c>
       <c r="D211" t="s">
         <v>397</v>
       </c>
       <c r="E211">
         <v>72700</v>
       </c>
       <c r="F211" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G211" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B212" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C212">
         <v>6151000000</v>
       </c>
       <c r="D212" t="s">
         <v>397</v>
       </c>
       <c r="E212">
         <v>72699</v>
       </c>
       <c r="F212" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G212" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B213" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C213">
         <v>6151000000</v>
       </c>
       <c r="D213" t="s">
         <v>397</v>
       </c>
       <c r="E213">
         <v>72692</v>
       </c>
       <c r="F213" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G213" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B214" t="s">
         <v>224</v>
       </c>
       <c r="C214">
         <v>6151000000</v>
       </c>
       <c r="D214" t="s">
         <v>427</v>
       </c>
       <c r="E214">
         <v>72691</v>
       </c>
       <c r="F214" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G214" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="11" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B215" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C215">
         <v>6151000000</v>
       </c>
       <c r="D215" t="s">
         <v>397</v>
       </c>
       <c r="E215">
         <v>72698</v>
       </c>
       <c r="F215" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G215" s="16" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="11"/>
       <c r="B216"/>
       <c r="C216"/>
       <c r="D216"/>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216" s="16"/>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="19" t="s">
         <v>435</v>
       </c>
       <c r="B217" s="19" t="s">
         <v>436</v>
       </c>
       <c r="C217"/>
       <c r="D217"/>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217" s="16"/>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="11" t="s">
         <v>369</v>
       </c>
       <c r="B218" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C218"/>
       <c r="D218"/>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218" s="16"/>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="12"/>
       <c r="B219" s="14"/>
       <c r="C219" s="14"/>
       <c r="D219" s="14"/>
       <c r="E219" s="14"/>
       <c r="F219" s="14"/>
       <c r="G219" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
@@ -8629,51 +8629,51 @@
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>455</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>456</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>457</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>446</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>447</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>52</v>
       </c>
@@ -8723,122 +8723,122 @@
       <c r="A15" s="8" t="s">
         <v>463</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
         <v>464</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>465</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>466</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>373</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>468</v>
       </c>
       <c r="B17" t="s">
         <v>469</v>
       </c>
       <c r="C17" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D17" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E17" t="s">
         <v>459</v>
       </c>
       <c r="F17" t="s">
         <v>462</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>471</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
         <v>459</v>
       </c>
       <c r="D18" t="s">
         <v>462</v>
       </c>
       <c r="E18" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F18" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G18">
         <v>72698</v>
       </c>
       <c r="H18" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>472</v>
       </c>
       <c r="B19" t="s">
         <v>473</v>
       </c>
       <c r="C19" t="s">
         <v>224</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="E19" t="s">
         <v>459</v>
       </c>
       <c r="F19" t="s">
         <v>462</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>474</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
         <v>459</v>
       </c>
       <c r="D20" t="s">
         <v>462</v>
       </c>
       <c r="E20" t="s">
         <v>224</v>
@@ -8887,415 +8887,415 @@
       </c>
       <c r="D22" t="s">
         <v>462</v>
       </c>
       <c r="E22" t="s">
         <v>251</v>
       </c>
       <c r="F22" t="s">
         <v>242</v>
       </c>
       <c r="G22">
         <v>73356</v>
       </c>
       <c r="H22" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>479</v>
       </c>
       <c r="B23" t="s">
         <v>480</v>
       </c>
       <c r="C23" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D23" t="s">
         <v>261</v>
       </c>
       <c r="E23" t="s">
         <v>459</v>
       </c>
       <c r="F23" t="s">
         <v>462</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>481</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
         <v>459</v>
       </c>
       <c r="D24" t="s">
         <v>462</v>
       </c>
       <c r="E24" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F24" t="s">
         <v>267</v>
       </c>
       <c r="G24">
         <v>73890</v>
       </c>
       <c r="H24" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>482</v>
       </c>
       <c r="B25" t="s">
         <v>483</v>
       </c>
       <c r="C25" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D25" t="s">
         <v>273</v>
       </c>
       <c r="E25" t="s">
         <v>459</v>
       </c>
       <c r="F25" t="s">
         <v>462</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>484</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
         <v>459</v>
       </c>
       <c r="D26" t="s">
         <v>462</v>
       </c>
       <c r="E26" t="s">
+        <v>121</v>
+      </c>
+      <c r="F26" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G26">
         <v>74730</v>
       </c>
       <c r="H26" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>485</v>
       </c>
       <c r="B27" t="s">
         <v>486</v>
       </c>
       <c r="C27" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D27" t="s">
         <v>301</v>
       </c>
       <c r="E27" t="s">
         <v>459</v>
       </c>
       <c r="F27" t="s">
         <v>462</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>487</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
         <v>459</v>
       </c>
       <c r="D28" t="s">
         <v>462</v>
       </c>
       <c r="E28" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F28" t="s">
         <v>246</v>
       </c>
       <c r="G28">
         <v>75574</v>
       </c>
       <c r="H28" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>488</v>
       </c>
       <c r="B29" t="s">
         <v>489</v>
       </c>
       <c r="C29" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D29" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E29" t="s">
         <v>459</v>
       </c>
       <c r="F29" t="s">
         <v>462</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>490</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
         <v>459</v>
       </c>
       <c r="D30" t="s">
         <v>462</v>
       </c>
       <c r="E30" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F30" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G30">
         <v>72701</v>
       </c>
       <c r="H30" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
         <v>491</v>
       </c>
       <c r="B31" t="s">
         <v>492</v>
       </c>
       <c r="C31" t="s">
+        <v>216</v>
+      </c>
+      <c r="D31" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E31" t="s">
         <v>459</v>
       </c>
       <c r="F31" t="s">
         <v>462</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>493</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
         <v>459</v>
       </c>
       <c r="D32" t="s">
         <v>462</v>
       </c>
       <c r="E32" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F32" t="s">
         <v>494</v>
       </c>
       <c r="G32">
         <v>73028</v>
       </c>
       <c r="H32" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>495</v>
       </c>
       <c r="B33" t="s">
         <v>496</v>
       </c>
       <c r="C33" t="s">
         <v>244</v>
       </c>
       <c r="D33" t="s">
         <v>240</v>
       </c>
       <c r="E33" t="s">
         <v>459</v>
       </c>
       <c r="F33" t="s">
         <v>462</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>498</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
         <v>459</v>
       </c>
       <c r="D34" t="s">
         <v>462</v>
       </c>
       <c r="E34" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F34" t="s">
         <v>246</v>
       </c>
       <c r="G34">
         <v>75580</v>
       </c>
       <c r="H34" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35">
         <v>10</v>
       </c>
       <c r="B35" t="s">
         <v>499</v>
       </c>
       <c r="C35" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D35" t="s">
         <v>261</v>
       </c>
       <c r="E35" t="s">
         <v>459</v>
       </c>
       <c r="F35" t="s">
         <v>462</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>500</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
         <v>459</v>
       </c>
       <c r="D36" t="s">
         <v>462</v>
       </c>
       <c r="E36" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F36" t="s">
         <v>501</v>
       </c>
       <c r="G36">
         <v>73658</v>
       </c>
       <c r="H36" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37">
         <v>11</v>
       </c>
       <c r="B37" t="s">
         <v>502</v>
       </c>
       <c r="C37" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D37" t="s">
         <v>273</v>
       </c>
       <c r="E37" t="s">
         <v>459</v>
       </c>
       <c r="F37" t="s">
         <v>462</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>503</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
         <v>459</v>
       </c>
       <c r="D38" t="s">
         <v>462</v>
       </c>
       <c r="E38" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F38" t="s">
         <v>281</v>
       </c>
       <c r="G38">
         <v>73513</v>
       </c>
       <c r="H38" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39">
         <v>12</v>
       </c>
       <c r="B39" t="s">
         <v>504</v>
       </c>
       <c r="C39" t="s">
         <v>317</v>
       </c>
       <c r="D39" t="s">
         <v>301</v>
       </c>
       <c r="E39" t="s">
@@ -9316,105 +9316,105 @@
       <c r="B40"/>
       <c r="C40" t="s">
         <v>459</v>
       </c>
       <c r="D40" t="s">
         <v>462</v>
       </c>
       <c r="E40" t="s">
         <v>317</v>
       </c>
       <c r="F40" t="s">
         <v>319</v>
       </c>
       <c r="G40">
         <v>74901</v>
       </c>
       <c r="H40" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41">
         <v>13</v>
       </c>
       <c r="B41" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C41" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D41" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E41" t="s">
         <v>459</v>
       </c>
       <c r="F41" t="s">
         <v>462</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>506</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
         <v>459</v>
       </c>
       <c r="D42" t="s">
         <v>462</v>
       </c>
       <c r="E42" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F42" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G42">
         <v>72717</v>
       </c>
       <c r="H42" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>236</v>
       </c>
       <c r="C43" t="s">
         <v>235</v>
       </c>
       <c r="D43" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="E43" t="s">
         <v>459</v>
       </c>
       <c r="F43" t="s">
         <v>462</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>507</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
         <v>459</v>
       </c>
       <c r="D44" t="s">
         <v>462</v>
       </c>
       <c r="E44" t="s">
         <v>235</v>
@@ -9463,510 +9463,510 @@
       </c>
       <c r="D46" t="s">
         <v>462</v>
       </c>
       <c r="E46" t="s">
         <v>249</v>
       </c>
       <c r="F46" t="s">
         <v>242</v>
       </c>
       <c r="G46">
         <v>73380</v>
       </c>
       <c r="H46" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47">
         <v>16</v>
       </c>
       <c r="B47" t="s">
         <v>511</v>
       </c>
       <c r="C47" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D47" t="s">
         <v>261</v>
       </c>
       <c r="E47" t="s">
         <v>459</v>
       </c>
       <c r="F47" t="s">
         <v>462</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
         <v>512</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
         <v>459</v>
       </c>
       <c r="D48" t="s">
         <v>462</v>
       </c>
       <c r="E48" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F48" t="s">
         <v>270</v>
       </c>
       <c r="G48">
         <v>74018</v>
       </c>
       <c r="H48" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49">
         <v>17</v>
       </c>
       <c r="B49" t="s">
         <v>513</v>
       </c>
       <c r="C49" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D49" t="s">
         <v>273</v>
       </c>
       <c r="E49" t="s">
         <v>459</v>
       </c>
       <c r="F49" t="s">
         <v>462</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
         <v>514</v>
       </c>
       <c r="B50"/>
       <c r="C50" t="s">
         <v>459</v>
       </c>
       <c r="D50" t="s">
         <v>462</v>
       </c>
       <c r="E50" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F50" t="s">
         <v>279</v>
       </c>
       <c r="G50">
         <v>74879</v>
       </c>
       <c r="H50" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51">
         <v>18</v>
       </c>
       <c r="B51" t="s">
         <v>314</v>
       </c>
       <c r="C51" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D51" t="s">
         <v>301</v>
       </c>
       <c r="E51" t="s">
         <v>459</v>
       </c>
       <c r="F51" t="s">
         <v>462</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52">
         <v>19</v>
       </c>
       <c r="B52" t="s">
         <v>515</v>
       </c>
       <c r="C52" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D52" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E52" t="s">
         <v>459</v>
       </c>
       <c r="F52" t="s">
         <v>462</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
         <v>516</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
         <v>459</v>
       </c>
       <c r="D53" t="s">
         <v>462</v>
       </c>
       <c r="E53" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F53" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G53">
         <v>72696</v>
       </c>
       <c r="H53" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54">
         <v>20</v>
       </c>
       <c r="B54" t="s">
         <v>517</v>
       </c>
       <c r="C54" t="s">
         <v>221</v>
       </c>
       <c r="D54" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="E54" t="s">
         <v>459</v>
       </c>
       <c r="F54" t="s">
         <v>462</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
         <v>518</v>
       </c>
       <c r="B55"/>
       <c r="C55" t="s">
         <v>459</v>
       </c>
       <c r="D55" t="s">
         <v>462</v>
       </c>
       <c r="E55" t="s">
         <v>221</v>
       </c>
       <c r="F55" t="s">
         <v>223</v>
       </c>
       <c r="G55">
         <v>72807</v>
       </c>
       <c r="H55" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56">
         <v>21</v>
       </c>
       <c r="B56" t="s">
         <v>519</v>
       </c>
       <c r="C56" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D56" t="s">
         <v>256</v>
       </c>
       <c r="E56" t="s">
         <v>459</v>
       </c>
       <c r="F56" t="s">
         <v>462</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
         <v>520</v>
       </c>
       <c r="B57"/>
       <c r="C57" t="s">
         <v>459</v>
       </c>
       <c r="D57" t="s">
         <v>462</v>
       </c>
       <c r="E57" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F57" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G57">
         <v>73301</v>
       </c>
       <c r="H57" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58">
         <v>22</v>
       </c>
       <c r="B58" t="s">
         <v>521</v>
       </c>
       <c r="C58" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D58" t="s">
         <v>271</v>
       </c>
       <c r="E58" t="s">
         <v>459</v>
       </c>
       <c r="F58" t="s">
         <v>462</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>522</v>
       </c>
       <c r="B59"/>
       <c r="C59" t="s">
         <v>459</v>
       </c>
       <c r="D59" t="s">
         <v>462</v>
       </c>
       <c r="E59" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F59" t="s">
         <v>273</v>
       </c>
       <c r="G59">
         <v>73981</v>
       </c>
       <c r="H59" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60">
         <v>23</v>
       </c>
       <c r="B60" t="s">
         <v>523</v>
       </c>
       <c r="C60" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D60" t="s">
         <v>282</v>
       </c>
       <c r="E60" t="s">
         <v>459</v>
       </c>
       <c r="F60" t="s">
         <v>462</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
         <v>524</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
         <v>459</v>
       </c>
       <c r="D61" t="s">
         <v>462</v>
       </c>
       <c r="E61" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F61" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G61">
         <v>74727</v>
       </c>
       <c r="H61" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62">
         <v>24</v>
       </c>
       <c r="B62" t="s">
         <v>525</v>
       </c>
       <c r="C62" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D62" t="s">
         <v>301</v>
       </c>
       <c r="E62" t="s">
         <v>459</v>
       </c>
       <c r="F62" t="s">
         <v>462</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>526</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
         <v>459</v>
       </c>
       <c r="D63" t="s">
         <v>462</v>
       </c>
       <c r="E63" t="s">
+        <v>131</v>
+      </c>
+      <c r="F63" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="G63">
         <v>75283</v>
       </c>
       <c r="H63" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64">
         <v>25</v>
       </c>
       <c r="B64" t="s">
         <v>527</v>
       </c>
       <c r="C64" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D64" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E64" t="s">
         <v>459</v>
       </c>
       <c r="F64" t="s">
         <v>462</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
         <v>528</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
         <v>459</v>
       </c>
       <c r="D65" t="s">
         <v>462</v>
       </c>
       <c r="E65" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F65" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G65">
         <v>72720</v>
       </c>
       <c r="H65" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66">
         <v>26</v>
       </c>
       <c r="B66" t="s">
         <v>233</v>
       </c>
       <c r="C66" t="s">
         <v>232</v>
       </c>
       <c r="D66" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="E66" t="s">
         <v>459</v>
       </c>
       <c r="F66" t="s">
         <v>462</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>529</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
         <v>459</v>
       </c>
       <c r="D67" t="s">
         <v>462</v>
       </c>
       <c r="E67" t="s">
         <v>232</v>
@@ -10015,634 +10015,634 @@
       </c>
       <c r="D69" t="s">
         <v>462</v>
       </c>
       <c r="E69" t="s">
         <v>255</v>
       </c>
       <c r="F69" t="s">
         <v>258</v>
       </c>
       <c r="G69">
         <v>73274</v>
       </c>
       <c r="H69" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70">
         <v>28</v>
       </c>
       <c r="B70" t="s">
         <v>532</v>
       </c>
       <c r="C70" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D70" t="s">
         <v>271</v>
       </c>
       <c r="E70" t="s">
         <v>459</v>
       </c>
       <c r="F70" t="s">
         <v>462</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
         <v>533</v>
       </c>
       <c r="B71"/>
       <c r="C71" t="s">
         <v>459</v>
       </c>
       <c r="D71" t="s">
         <v>462</v>
       </c>
       <c r="E71" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F71" t="s">
         <v>273</v>
       </c>
       <c r="G71">
         <v>73936</v>
       </c>
       <c r="H71" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72">
         <v>29</v>
       </c>
       <c r="B72" t="s">
         <v>534</v>
       </c>
       <c r="C72" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D72" t="s">
         <v>282</v>
       </c>
       <c r="E72" t="s">
         <v>459</v>
       </c>
       <c r="F72" t="s">
         <v>462</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
         <v>535</v>
       </c>
       <c r="B73"/>
       <c r="C73" t="s">
         <v>459</v>
       </c>
       <c r="D73" t="s">
         <v>462</v>
       </c>
       <c r="E73" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F73" t="s">
         <v>284</v>
       </c>
       <c r="G73">
         <v>74702</v>
       </c>
       <c r="H73" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74">
         <v>30</v>
       </c>
       <c r="B74" t="s">
         <v>536</v>
       </c>
       <c r="C74" t="s">
         <v>312</v>
       </c>
       <c r="D74" t="s">
         <v>301</v>
       </c>
       <c r="E74" t="s">
         <v>459</v>
       </c>
       <c r="F74" t="s">
         <v>462</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75">
         <v>31</v>
       </c>
       <c r="B75" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C75" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D75" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E75" t="s">
         <v>459</v>
       </c>
       <c r="F75" t="s">
         <v>462</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" t="s">
         <v>537</v>
       </c>
       <c r="B76"/>
       <c r="C76" t="s">
         <v>459</v>
       </c>
       <c r="D76" t="s">
         <v>462</v>
       </c>
       <c r="E76" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F76" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G76">
         <v>72700</v>
       </c>
       <c r="H76" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77">
         <v>32</v>
       </c>
       <c r="B77" t="s">
         <v>538</v>
       </c>
       <c r="C77" t="s">
         <v>219</v>
       </c>
       <c r="D77" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="E77" t="s">
         <v>459</v>
       </c>
       <c r="F77" t="s">
         <v>462</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" t="s">
         <v>539</v>
       </c>
       <c r="B78"/>
       <c r="C78" t="s">
         <v>459</v>
       </c>
       <c r="D78" t="s">
         <v>462</v>
       </c>
       <c r="E78" t="s">
         <v>219</v>
       </c>
       <c r="F78" t="s">
         <v>540</v>
       </c>
       <c r="G78">
         <v>72878</v>
       </c>
       <c r="H78" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79">
         <v>33</v>
       </c>
       <c r="B79" t="s">
         <v>541</v>
       </c>
       <c r="C79" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D79" t="s">
         <v>240</v>
       </c>
       <c r="E79" t="s">
         <v>459</v>
       </c>
       <c r="F79" t="s">
         <v>462</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" t="s">
         <v>542</v>
       </c>
       <c r="B80"/>
       <c r="C80" t="s">
         <v>459</v>
       </c>
       <c r="D80" t="s">
         <v>462</v>
       </c>
       <c r="E80" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F80" t="s">
         <v>248</v>
       </c>
       <c r="G80">
         <v>73310</v>
       </c>
       <c r="H80" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81">
         <v>34</v>
       </c>
       <c r="B81" t="s">
         <v>543</v>
       </c>
       <c r="C81" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D81" t="s">
         <v>261</v>
       </c>
       <c r="E81" t="s">
         <v>459</v>
       </c>
       <c r="F81" t="s">
         <v>462</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" t="s">
         <v>544</v>
       </c>
       <c r="B82"/>
       <c r="C82" t="s">
         <v>459</v>
       </c>
       <c r="D82" t="s">
         <v>462</v>
       </c>
       <c r="E82" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F82" t="s">
         <v>264</v>
       </c>
       <c r="G82">
         <v>73915</v>
       </c>
       <c r="H82" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83">
         <v>35</v>
       </c>
       <c r="B83" t="s">
         <v>545</v>
       </c>
       <c r="C83" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D83" t="s">
         <v>301</v>
       </c>
       <c r="E83" t="s">
         <v>459</v>
       </c>
       <c r="F83" t="s">
         <v>462</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" t="s">
         <v>546</v>
       </c>
       <c r="B84"/>
       <c r="C84" t="s">
         <v>459</v>
       </c>
       <c r="D84" t="s">
         <v>462</v>
       </c>
       <c r="E84" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F84" t="s">
         <v>310</v>
       </c>
       <c r="G84">
         <v>75247</v>
       </c>
       <c r="H84" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85">
         <v>36</v>
       </c>
       <c r="B85" t="s">
         <v>547</v>
       </c>
       <c r="C85" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D85" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E85" t="s">
         <v>459</v>
       </c>
       <c r="F85" t="s">
         <v>462</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
         <v>548</v>
       </c>
       <c r="B86"/>
       <c r="C86" t="s">
         <v>459</v>
       </c>
       <c r="D86" t="s">
         <v>462</v>
       </c>
       <c r="E86" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F86" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G86">
         <v>72697</v>
       </c>
       <c r="H86" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87">
         <v>37</v>
       </c>
       <c r="B87" t="s">
         <v>549</v>
       </c>
       <c r="C87" t="s">
         <v>219</v>
       </c>
       <c r="D87" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="E87" t="s">
         <v>459</v>
       </c>
       <c r="F87" t="s">
         <v>462</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" t="s">
         <v>550</v>
       </c>
       <c r="B88"/>
       <c r="C88" t="s">
         <v>459</v>
       </c>
       <c r="D88" t="s">
         <v>462</v>
       </c>
       <c r="E88" t="s">
         <v>219</v>
       </c>
       <c r="F88" t="s">
         <v>540</v>
       </c>
       <c r="G88">
         <v>72879</v>
       </c>
       <c r="H88" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89">
         <v>38</v>
       </c>
       <c r="B89" t="s">
         <v>551</v>
       </c>
       <c r="C89" t="s">
         <v>226</v>
       </c>
       <c r="D89" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="E89" t="s">
         <v>459</v>
       </c>
       <c r="F89" t="s">
         <v>462</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" t="s">
         <v>552</v>
       </c>
       <c r="B90"/>
       <c r="C90" t="s">
         <v>459</v>
       </c>
       <c r="D90" t="s">
         <v>462</v>
       </c>
       <c r="E90" t="s">
         <v>226</v>
       </c>
       <c r="F90" t="s">
         <v>540</v>
       </c>
       <c r="G90">
         <v>72880</v>
       </c>
       <c r="H90" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91">
         <v>39</v>
       </c>
       <c r="B91" t="s">
         <v>553</v>
       </c>
       <c r="C91" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D91" t="s">
         <v>240</v>
       </c>
       <c r="E91" t="s">
         <v>459</v>
       </c>
       <c r="F91" t="s">
         <v>462</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" t="s">
         <v>554</v>
       </c>
       <c r="B92"/>
       <c r="C92" t="s">
         <v>459</v>
       </c>
       <c r="D92" t="s">
         <v>462</v>
       </c>
       <c r="E92" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F92" t="s">
         <v>242</v>
       </c>
       <c r="G92">
         <v>73311</v>
       </c>
       <c r="H92" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93">
         <v>40</v>
       </c>
       <c r="B93" t="s">
         <v>555</v>
       </c>
       <c r="C93" t="s">
         <v>260</v>
       </c>
       <c r="D93" t="s">
         <v>273</v>
       </c>
       <c r="E93" t="s">
         <v>459</v>
       </c>
       <c r="F93" t="s">
         <v>462</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" t="s">
         <v>556</v>
       </c>
       <c r="B94"/>
       <c r="C94" t="s">
         <v>459</v>
       </c>
       <c r="D94" t="s">
         <v>462</v>
       </c>
       <c r="E94" t="s">
         <v>260</v>
       </c>
       <c r="F94" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G94">
         <v>74722</v>
       </c>
       <c r="H94" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95">
         <v>41</v>
       </c>
       <c r="B95" t="s">
         <v>557</v>
       </c>
       <c r="C95" t="s">
         <v>260</v>
       </c>
       <c r="D95" t="s">
         <v>301</v>
       </c>
       <c r="E95" t="s">
         <v>459</v>
       </c>
       <c r="F95" t="s">
@@ -10663,102 +10663,102 @@
       </c>
       <c r="D96" t="s">
         <v>462</v>
       </c>
       <c r="E96" t="s">
         <v>260</v>
       </c>
       <c r="F96" t="s">
         <v>310</v>
       </c>
       <c r="G96">
         <v>75248</v>
       </c>
       <c r="H96" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97">
         <v>42</v>
       </c>
       <c r="B97" t="s">
         <v>559</v>
       </c>
       <c r="C97" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D97" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E97" t="s">
         <v>459</v>
       </c>
       <c r="F97" t="s">
         <v>462</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" t="s">
         <v>560</v>
       </c>
       <c r="B98"/>
       <c r="C98" t="s">
         <v>459</v>
       </c>
       <c r="D98" t="s">
         <v>462</v>
       </c>
       <c r="E98" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F98" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G98">
         <v>72699</v>
       </c>
       <c r="H98" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99">
         <v>43</v>
       </c>
       <c r="B99" t="s">
         <v>561</v>
       </c>
       <c r="C99" t="s">
         <v>219</v>
       </c>
       <c r="D99" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="E99" t="s">
         <v>459</v>
       </c>
       <c r="F99" t="s">
         <v>462</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" t="s">
         <v>562</v>
       </c>
       <c r="B100"/>
       <c r="C100" t="s">
         <v>459</v>
       </c>
       <c r="D100" t="s">
         <v>462</v>
       </c>
       <c r="E100" t="s">
         <v>219</v>
@@ -10807,322 +10807,322 @@
       </c>
       <c r="D102" t="s">
         <v>462</v>
       </c>
       <c r="E102" t="s">
         <v>239</v>
       </c>
       <c r="F102" t="s">
         <v>242</v>
       </c>
       <c r="G102">
         <v>73312</v>
       </c>
       <c r="H102" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103">
         <v>45</v>
       </c>
       <c r="B103" t="s">
         <v>565</v>
       </c>
       <c r="C103" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D103" t="s">
         <v>261</v>
       </c>
       <c r="E103" t="s">
         <v>459</v>
       </c>
       <c r="F103" t="s">
         <v>462</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" t="s">
         <v>566</v>
       </c>
       <c r="B104"/>
       <c r="C104" t="s">
         <v>459</v>
       </c>
       <c r="D104" t="s">
         <v>462</v>
       </c>
       <c r="E104" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F104" t="s">
         <v>264</v>
       </c>
       <c r="G104">
         <v>73916</v>
       </c>
       <c r="H104" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105">
         <v>46</v>
       </c>
       <c r="B105" t="s">
         <v>567</v>
       </c>
       <c r="C105" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D105" t="s">
         <v>301</v>
       </c>
       <c r="E105" t="s">
         <v>459</v>
       </c>
       <c r="F105" t="s">
         <v>462</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" t="s">
         <v>568</v>
       </c>
       <c r="B106"/>
       <c r="C106" t="s">
         <v>459</v>
       </c>
       <c r="D106" t="s">
         <v>462</v>
       </c>
       <c r="E106" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F106" t="s">
         <v>310</v>
       </c>
       <c r="G106">
         <v>75249</v>
       </c>
       <c r="H106" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107">
         <v>47</v>
       </c>
       <c r="B107" t="s">
         <v>569</v>
       </c>
       <c r="C107" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D107" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E107" t="s">
         <v>459</v>
       </c>
       <c r="F107" t="s">
         <v>462</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" t="s">
         <v>570</v>
       </c>
       <c r="B108"/>
       <c r="C108" t="s">
         <v>459</v>
       </c>
       <c r="D108" t="s">
         <v>462</v>
       </c>
       <c r="E108" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F108" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="G108">
         <v>72692</v>
       </c>
       <c r="H108" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109">
         <v>48</v>
       </c>
       <c r="B109" t="s">
         <v>571</v>
       </c>
       <c r="C109" t="s">
         <v>226</v>
       </c>
       <c r="D109" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="E109" t="s">
         <v>459</v>
       </c>
       <c r="F109" t="s">
         <v>462</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" t="s">
         <v>572</v>
       </c>
       <c r="B110"/>
       <c r="C110" t="s">
         <v>459</v>
       </c>
       <c r="D110" t="s">
         <v>462</v>
       </c>
       <c r="E110" t="s">
         <v>226</v>
       </c>
       <c r="F110" t="s">
         <v>540</v>
       </c>
       <c r="G110">
         <v>72882</v>
       </c>
       <c r="H110" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111">
         <v>49</v>
       </c>
       <c r="B111" t="s">
         <v>573</v>
       </c>
       <c r="C111" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D111" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E111" t="s">
         <v>459</v>
       </c>
       <c r="F111" t="s">
         <v>462</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" t="s">
         <v>574</v>
       </c>
       <c r="B112"/>
       <c r="C112" t="s">
         <v>459</v>
       </c>
       <c r="D112" t="s">
         <v>462</v>
       </c>
       <c r="E112" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F112" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G112">
         <v>75659</v>
       </c>
       <c r="H112" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113">
         <v>50</v>
       </c>
       <c r="B113" t="s">
         <v>575</v>
       </c>
       <c r="C113" t="s">
         <v>260</v>
       </c>
       <c r="D113" t="s">
         <v>261</v>
       </c>
       <c r="E113" t="s">
         <v>459</v>
       </c>
       <c r="F113" t="s">
         <v>462</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" t="s">
         <v>576</v>
       </c>
       <c r="B114"/>
       <c r="C114" t="s">
         <v>459</v>
       </c>
       <c r="D114" t="s">
         <v>462</v>
       </c>
       <c r="E114" t="s">
         <v>260</v>
       </c>
       <c r="F114" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G114">
         <v>75660</v>
       </c>
       <c r="H114" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115">
         <v>51</v>
       </c>
       <c r="B115" t="s">
         <v>577</v>
       </c>
       <c r="C115" t="s">
         <v>253</v>
       </c>
       <c r="D115" t="s">
         <v>240</v>
       </c>
       <c r="E115" t="s">
         <v>459</v>
       </c>
       <c r="F115" t="s">
@@ -11170,175 +11170,175 @@
       <c r="D117" t="s">
         <v>273</v>
       </c>
       <c r="E117" t="s">
         <v>459</v>
       </c>
       <c r="F117" t="s">
         <v>462</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118">
         <v>53</v>
       </c>
       <c r="B118" t="s">
         <v>580</v>
       </c>
       <c r="C118" t="s">
         <v>226</v>
       </c>
       <c r="D118" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
       <c r="E118" t="s">
         <v>459</v>
       </c>
       <c r="F118" t="s">
         <v>462</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" t="s">
         <v>581</v>
       </c>
       <c r="B119"/>
       <c r="C119" t="s">
         <v>459</v>
       </c>
       <c r="D119" t="s">
         <v>462</v>
       </c>
       <c r="E119" t="s">
         <v>226</v>
       </c>
       <c r="F119" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G119">
         <v>75661</v>
       </c>
       <c r="H119" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120">
         <v>54</v>
       </c>
       <c r="B120" t="s">
         <v>582</v>
       </c>
       <c r="C120" t="s">
         <v>260</v>
       </c>
       <c r="D120" t="s">
         <v>273</v>
       </c>
       <c r="E120" t="s">
         <v>459</v>
       </c>
       <c r="F120" t="s">
         <v>462</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" t="s">
         <v>583</v>
       </c>
       <c r="B121"/>
       <c r="C121" t="s">
         <v>459</v>
       </c>
       <c r="D121" t="s">
         <v>462</v>
       </c>
       <c r="E121" t="s">
         <v>260</v>
       </c>
       <c r="F121" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G121">
         <v>74731</v>
       </c>
       <c r="H121" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122">
         <v>55</v>
       </c>
       <c r="B122" t="s">
         <v>584</v>
       </c>
       <c r="C122" t="s">
         <v>300</v>
       </c>
       <c r="D122" t="s">
         <v>301</v>
       </c>
       <c r="E122" t="s">
         <v>459</v>
       </c>
       <c r="F122" t="s">
         <v>462</v>
       </c>
       <c r="G122"/>
       <c r="H122" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" t="s">
         <v>585</v>
       </c>
       <c r="B123"/>
       <c r="C123" t="s">
         <v>459</v>
       </c>
       <c r="D123" t="s">
         <v>462</v>
       </c>
       <c r="E123" t="s">
         <v>300</v>
       </c>
       <c r="F123" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G123">
         <v>75662</v>
       </c>
       <c r="H123" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124">
         <v>56</v>
       </c>
       <c r="B124" t="s">
         <v>586</v>
       </c>
       <c r="C124" t="s">
         <v>290</v>
       </c>
       <c r="D124" t="s">
         <v>288</v>
       </c>
       <c r="E124" t="s">
         <v>459</v>
       </c>
       <c r="F124" t="s">