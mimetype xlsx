--- v0 (2026-07-26)
+++ v1 (2026-10-05)
@@ -253,51 +253,51 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 45.000,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">6151000000 </t>
   </si>
   <si>
-    <t>10/05/2019</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>18/03/2019</t>
   </si>