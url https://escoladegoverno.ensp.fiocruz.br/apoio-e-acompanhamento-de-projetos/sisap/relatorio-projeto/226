--- v0 (2026-05-07)
+++ v1 (2026-06-12)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 24-2021" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -328,51 +328,51 @@
   <si>
     <t>R$ 0</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Nota de Empenho</t>
   </si>
   <si>
     <t>Saldo da NE</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>Fiotec</t>
   </si>
   <si>
     <t xml:space="preserve">2021NE438 </t>
   </si>
   <si>
-    <t xml:space="preserve">R$ 479.282,97 </t>
+    <t xml:space="preserve">R$ 370.164,33 </t>
   </si>
   <si>
     <t>FIOTEC</t>
   </si>
   <si>
     <t xml:space="preserve">2022NE130 </t>
   </si>
   <si>
     <t xml:space="preserve">R$ 0,00 </t>
   </si>
   <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
@@ -460,90 +460,93 @@
   <si>
     <t>R$ 79.714,29</t>
   </si>
   <si>
     <t>R$ 90.000,00</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>R$ 309.714,28</t>
   </si>
   <si>
     <t>R$ 244.920,33</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>1.8/ 3.4/ 3.5/ 4.6</t>
   </si>
   <si>
     <t>R$ 50.000,00</t>
   </si>
   <si>
+    <t>R$ 224.808,04</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>1.6/ 1.9/ 1.10/ 2.4</t>
+  </si>
+  <si>
+    <t>R$ 35.000,00</t>
+  </si>
+  <si>
+    <t>R$ 5.000,00</t>
+  </si>
+  <si>
+    <t>R$ 103.746,75</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 81.061,29</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
     <t>R$ 28.057,35</t>
   </si>
   <si>
-    <t>01/12/2022</t>
-[...22 lines deleted...]
-  <si>
     <t>Total Previsto</t>
   </si>
   <si>
     <t>Saldo Real</t>
   </si>
   <si>
     <t>Total a Receber</t>
   </si>
   <si>
-    <t>R$ 2.068.478,03</t>
-[...2 lines deleted...]
-    <t>R$ 479.282,97</t>
+    <t>R$ 2.177.596,67</t>
+  </si>
+  <si>
+    <t>R$ 370.164,33</t>
   </si>
   <si>
     <t>Execução</t>
   </si>
   <si>
     <t xml:space="preserve">Valor	</t>
   </si>
   <si>
     <t>Nota Fiscal</t>
   </si>
   <si>
     <t>Saldo nota fiscal</t>
   </si>
   <si>
     <t>2021NE438</t>
   </si>
   <si>
     <t>R$ 520.785,70</t>
   </si>
   <si>
     <t>R$ 180.000,00</t>
   </si>
   <si>
     <t>2022NE130</t>
   </si>
@@ -748,63 +751,69 @@
   <si>
     <t>4 . 2</t>
   </si>
   <si>
     <t>4 . 3</t>
   </si>
   <si>
     <t>4 . 4</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>1.8 / 3.4 / 3.5 / 4.6</t>
   </si>
   <si>
     <t>5 . 1</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>12/01/2022</t>
   </si>
   <si>
+    <t>6 . 1</t>
+  </si>
+  <si>
     <t>07</t>
   </si>
   <si>
     <t>1.6 / 1.9 / 1.10 / 2.4</t>
   </si>
   <si>
     <t>7 . 1</t>
   </si>
   <si>
     <t>7 . 2</t>
   </si>
   <si>
     <t>7 . 3</t>
+  </si>
+  <si>
+    <t>7 . 4</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t xml:space="preserve">1.11 </t>
   </si>
   <si>
     <t>31/08/2022</t>
   </si>
   <si>
     <t>8 . 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2108,54 +2117,54 @@
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A24:H24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G51"/>
+  <dimension ref="A1:G55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G51" sqref="G51"/>
+      <selection activeCell="G55" sqref="G55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
         <v>109</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
@@ -2471,1463 +2480,1593 @@
         <v>118</v>
       </c>
       <c r="B22" t="s">
         <v>145</v>
       </c>
       <c r="C22" t="s">
         <v>140</v>
       </c>
       <c r="D22">
         <v>1.8</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
         <v>114</v>
       </c>
       <c r="B23" t="s">
         <v>146</v>
       </c>
       <c r="C23" t="s">
         <v>147</v>
       </c>
-      <c r="D23">
-        <v>2.5</v>
+      <c r="D23" t="s">
+        <v>148</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C24" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>140</v>
+      </c>
+      <c r="D24">
+        <v>1.9</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B25" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C25" t="s">
         <v>140</v>
       </c>
       <c r="D25">
-        <v>1.9</v>
+        <v>1.1</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B26" t="s">
+        <v>151</v>
+      </c>
+      <c r="C26" t="s">
         <v>152</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
-        <v>1.1</v>
+        <v>1.6</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>153</v>
       </c>
       <c r="C27" t="s">
         <v>154</v>
       </c>
       <c r="D27">
-        <v>1.6</v>
+        <v>2.4</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" s="11"/>
-[...2 lines deleted...]
-      <c r="D28"/>
+      <c r="A28" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>155</v>
+      </c>
+      <c r="C28" t="s">
+        <v>154</v>
+      </c>
+      <c r="D28">
+        <v>2.5</v>
+      </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" s="11"/>
-[...2 lines deleted...]
-      <c r="D29"/>
+      <c r="A29" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>155</v>
+      </c>
+      <c r="C29" t="s">
+        <v>154</v>
+      </c>
+      <c r="D29">
+        <v>2.5</v>
+      </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A30" s="11"/>
+      <c r="B30"/>
+      <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="11" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A31" s="11"/>
+      <c r="B31"/>
+      <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" s="16"/>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="12"/>
-[...8 lines deleted...]
-      <c r="A35" s="8" t="s">
+      <c r="A32" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32" s="16"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" t="s">
+        <v>159</v>
+      </c>
+      <c r="C33" t="s">
         <v>160</v>
       </c>
-      <c r="B35" s="9"/>
-[...7 lines deleted...]
-      <c r="A36" s="5" t="s">
+      <c r="D33"/>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33" s="16"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="12"/>
+      <c r="B34" s="14"/>
+      <c r="C34" s="14"/>
+      <c r="D34" s="14"/>
+      <c r="E34" s="14"/>
+      <c r="F34" s="14"/>
+      <c r="G34" s="17"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="10"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="B36" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="6" t="s">
+      <c r="B38" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="C38" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="D36" s="6" t="s">
+      <c r="D38" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="E36" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="6" t="s">
+      <c r="E38" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="F38" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="G36" s="7" t="s">
-[...13 lines deleted...]
-      <c r="D37" t="s">
+      <c r="G38" s="7" t="s">
         <v>164</v>
-      </c>
-[...30 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B39" t="s">
-        <v>132</v>
+        <v>155</v>
       </c>
       <c r="C39">
         <v>6151000000</v>
       </c>
       <c r="D39" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E39">
-        <v>79289</v>
+        <v>598</v>
       </c>
       <c r="F39" t="s">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="G39" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B40" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="C40">
         <v>6151000000</v>
       </c>
       <c r="D40" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E40">
-        <v>78990</v>
+        <v>598</v>
       </c>
       <c r="F40" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B41" t="s">
-        <v>54</v>
+        <v>151</v>
       </c>
       <c r="C41">
         <v>6151000000</v>
       </c>
       <c r="D41" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E41">
-        <v>77793</v>
+        <v>84842</v>
       </c>
       <c r="F41" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="G41" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>166</v>
       </c>
       <c r="C42">
         <v>6151000000</v>
       </c>
       <c r="D42" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E42">
-        <v>77954</v>
+        <v>79291</v>
       </c>
       <c r="F42" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="G42" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C43">
         <v>6151000000</v>
       </c>
       <c r="D43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E43">
-        <v>77952</v>
+        <v>79289</v>
       </c>
       <c r="F43" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="G43" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B44" t="s">
-        <v>131</v>
+        <v>167</v>
       </c>
       <c r="C44">
         <v>6151000000</v>
       </c>
       <c r="D44" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E44">
-        <v>77662</v>
+        <v>78990</v>
       </c>
       <c r="F44" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="G44" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B45" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="C45">
         <v>6151000000</v>
       </c>
       <c r="D45" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="E45">
-        <v>77430</v>
+        <v>77793</v>
       </c>
       <c r="F45" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B46" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C46">
         <v>6151000000</v>
       </c>
       <c r="D46" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E46">
-        <v>77429</v>
+        <v>77954</v>
       </c>
       <c r="F46" t="s">
         <v>124</v>
       </c>
       <c r="G46" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B47" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="C47">
         <v>6151000000</v>
       </c>
       <c r="D47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E47">
-        <v>77035</v>
+        <v>77952</v>
       </c>
       <c r="F47" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G47" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:7">
-      <c r="A48" s="11"/>
-[...5 lines deleted...]
-      <c r="G48" s="16"/>
+      <c r="A48" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B48" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48">
+        <v>6151000000</v>
+      </c>
+      <c r="D48" t="s">
+        <v>165</v>
+      </c>
+      <c r="E48">
+        <v>77662</v>
+      </c>
+      <c r="F48" t="s">
+        <v>124</v>
+      </c>
+      <c r="G48" s="16" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="49" spans="1:7">
-      <c r="A49" s="19" t="s">
-[...9 lines deleted...]
-      <c r="G49" s="16"/>
+      <c r="A49" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B49" t="s">
+        <v>138</v>
+      </c>
+      <c r="C49">
+        <v>6151000000</v>
+      </c>
+      <c r="D49" t="s">
+        <v>165</v>
+      </c>
+      <c r="E49">
+        <v>77430</v>
+      </c>
+      <c r="F49" t="s">
+        <v>124</v>
+      </c>
+      <c r="G49" s="16" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="11" t="s">
-        <v>158</v>
+        <v>100</v>
       </c>
       <c r="B50" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50">
+        <v>6151000000</v>
+      </c>
+      <c r="D50" t="s">
+        <v>165</v>
+      </c>
+      <c r="E50">
+        <v>77429</v>
+      </c>
+      <c r="F50" t="s">
+        <v>124</v>
+      </c>
+      <c r="G50" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="C50"/>
-[...3 lines deleted...]
-      <c r="G50" s="16"/>
     </row>
     <row r="51" spans="1:7">
-      <c r="A51" s="12"/>
-[...5 lines deleted...]
-      <c r="G51" s="17"/>
+      <c r="A51" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B51" t="s">
+        <v>115</v>
+      </c>
+      <c r="C51">
+        <v>6151000000</v>
+      </c>
+      <c r="D51" t="s">
+        <v>165</v>
+      </c>
+      <c r="E51">
+        <v>77035</v>
+      </c>
+      <c r="F51" t="s">
+        <v>119</v>
+      </c>
+      <c r="G51" s="16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="11"/>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52" s="16"/>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="B53" s="19" t="s">
+        <v>170</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53" s="16"/>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="B54" t="s">
+        <v>74</v>
+      </c>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54" s="16"/>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="12"/>
+      <c r="B55" s="14"/>
+      <c r="C55" s="14"/>
+      <c r="D55" s="14"/>
+      <c r="E55" s="14"/>
+      <c r="F55" s="14"/>
+      <c r="G55" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="D10:G10"/>
     <mergeCell ref="D11:G11"/>
     <mergeCell ref="D12:G12"/>
     <mergeCell ref="D13:G13"/>
     <mergeCell ref="D14:G14"/>
     <mergeCell ref="D15:G15"/>
     <mergeCell ref="D16:G16"/>
     <mergeCell ref="D17:G17"/>
     <mergeCell ref="D18:G18"/>
     <mergeCell ref="D19:G19"/>
     <mergeCell ref="D20:G20"/>
     <mergeCell ref="D21:G21"/>
     <mergeCell ref="D22:G22"/>
     <mergeCell ref="D23:G23"/>
     <mergeCell ref="D24:G24"/>
     <mergeCell ref="D25:G25"/>
     <mergeCell ref="D26:G26"/>
     <mergeCell ref="D27:G27"/>
-    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="D28:G28"/>
+    <mergeCell ref="D29:G29"/>
+    <mergeCell ref="A37:G37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M42"/>
+  <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D6" t="s">
         <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6">
         <v>2440000</v>
       </c>
       <c r="G6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11" t="s">
         <v>74</v>
       </c>
       <c r="C11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G11" t="s">
         <v>4</v>
       </c>
       <c r="H11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="K11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12" t="s">
         <v>74</v>
       </c>
       <c r="C12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G12" t="s">
         <v>4</v>
       </c>
       <c r="H12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="K12" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13" t="s">
         <v>74</v>
       </c>
       <c r="C13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G13" t="s">
         <v>4</v>
       </c>
       <c r="H13" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="J13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="K13" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G14" t="s">
         <v>4</v>
       </c>
       <c r="H14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I14" t="s">
         <v>55</v>
       </c>
       <c r="J14" t="s">
         <v>55</v>
       </c>
       <c r="K14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>112</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C20" t="s">
         <v>115</v>
       </c>
       <c r="D20" t="s">
         <v>116</v>
       </c>
       <c r="E20" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F20" t="s">
         <v>55</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="E21" t="s">
         <v>115</v>
       </c>
       <c r="F21" t="s">
         <v>119</v>
       </c>
       <c r="G21">
         <v>77035</v>
       </c>
       <c r="H21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B22" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C22" t="s">
         <v>120</v>
       </c>
       <c r="D22" t="s">
         <v>121</v>
       </c>
       <c r="E22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F22" t="s">
         <v>55</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="E23" t="s">
         <v>123</v>
       </c>
       <c r="F23" t="s">
         <v>124</v>
       </c>
       <c r="G23">
         <v>77429</v>
       </c>
       <c r="H23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D24" t="s">
         <v>55</v>
       </c>
       <c r="E24" t="s">
         <v>125</v>
       </c>
       <c r="F24" t="s">
         <v>124</v>
       </c>
       <c r="G24">
         <v>77952</v>
       </c>
       <c r="H24" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D25" t="s">
         <v>55</v>
       </c>
       <c r="E25" t="s">
         <v>126</v>
       </c>
       <c r="F25" t="s">
         <v>127</v>
       </c>
       <c r="G25">
         <v>79291</v>
       </c>
       <c r="H25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B26" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C26" t="s">
         <v>128</v>
       </c>
       <c r="D26" t="s">
         <v>129</v>
       </c>
       <c r="E26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F26" t="s">
         <v>55</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D27" t="s">
         <v>55</v>
       </c>
       <c r="E27" t="s">
         <v>131</v>
       </c>
       <c r="F27" t="s">
         <v>124</v>
       </c>
       <c r="G27">
         <v>77662</v>
       </c>
       <c r="H27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D28" t="s">
         <v>55</v>
       </c>
       <c r="E28" t="s">
         <v>132</v>
       </c>
       <c r="F28" t="s">
         <v>127</v>
       </c>
       <c r="G28">
         <v>79289</v>
       </c>
       <c r="H28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C29" t="s">
         <v>135</v>
       </c>
       <c r="D29" t="s">
         <v>136</v>
       </c>
       <c r="E29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F29" t="s">
         <v>55</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D30" t="s">
         <v>55</v>
       </c>
       <c r="E30" t="s">
         <v>138</v>
       </c>
       <c r="F30" t="s">
         <v>124</v>
       </c>
       <c r="G30">
         <v>77430</v>
       </c>
       <c r="H30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D31" t="s">
         <v>55</v>
       </c>
       <c r="E31" t="s">
         <v>125</v>
       </c>
       <c r="F31" t="s">
         <v>124</v>
       </c>
       <c r="G31">
         <v>77954</v>
       </c>
       <c r="H31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D32" t="s">
         <v>55</v>
       </c>
       <c r="E32" t="s">
         <v>139</v>
       </c>
       <c r="F32" t="s">
         <v>140</v>
       </c>
       <c r="G32">
         <v>78990</v>
       </c>
       <c r="H32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D33" t="s">
         <v>55</v>
       </c>
       <c r="E33" t="s">
         <v>141</v>
       </c>
       <c r="F33" t="s">
         <v>127</v>
       </c>
       <c r="G33">
         <v>79291</v>
       </c>
       <c r="H33" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B34" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C34" t="s">
         <v>142</v>
       </c>
       <c r="D34" t="s">
         <v>143</v>
       </c>
       <c r="E34" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F34" t="s">
         <v>55</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D35" t="s">
         <v>55</v>
       </c>
       <c r="E35" t="s">
         <v>145</v>
       </c>
       <c r="F35" t="s">
         <v>140</v>
       </c>
       <c r="G35">
         <v>78990</v>
       </c>
       <c r="H35" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B36">
         <v>2.5</v>
       </c>
       <c r="C36" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="D36" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E36" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F36" t="s">
         <v>55</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="B37" t="s">
         <v>243</v>
       </c>
+      <c r="B37"/>
       <c r="C37" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="D37" t="s">
-        <v>149</v>
+        <v>55</v>
       </c>
       <c r="E37" t="s">
-        <v>195</v>
+        <v>155</v>
       </c>
       <c r="F37" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G37"/>
+        <v>154</v>
+      </c>
+      <c r="G37">
+        <v>598</v>
+      </c>
       <c r="H37" t="s">
-        <v>223</v>
+        <v>196</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>244</v>
       </c>
-      <c r="B38"/>
+      <c r="B38" t="s">
+        <v>245</v>
+      </c>
       <c r="C38" t="s">
-        <v>195</v>
+        <v>146</v>
       </c>
       <c r="D38" t="s">
+        <v>147</v>
+      </c>
+      <c r="E38" t="s">
+        <v>196</v>
+      </c>
+      <c r="F38" t="s">
         <v>55</v>
       </c>
-      <c r="E38" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38" t="s">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D39" t="s">
         <v>55</v>
       </c>
       <c r="E39" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F39" t="s">
         <v>140</v>
       </c>
       <c r="G39">
         <v>78990</v>
       </c>
       <c r="H39" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D40" t="s">
         <v>55</v>
       </c>
       <c r="E40" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="F40" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="G40">
-        <v>84842</v>
+        <v>78990</v>
       </c>
       <c r="H40" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="B41" t="s">
         <v>248</v>
       </c>
+      <c r="B41"/>
       <c r="C41" t="s">
-        <v>54</v>
+        <v>196</v>
       </c>
       <c r="D41" t="s">
-        <v>249</v>
+        <v>55</v>
       </c>
       <c r="E41" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="F41" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G41"/>
+        <v>152</v>
+      </c>
+      <c r="G41">
+        <v>84842</v>
+      </c>
       <c r="H41" t="s">
-        <v>219</v>
+        <v>196</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D42" t="s">
         <v>55</v>
       </c>
       <c r="E42" t="s">
+        <v>153</v>
+      </c>
+      <c r="F42" t="s">
+        <v>154</v>
+      </c>
+      <c r="G42">
+        <v>598</v>
+      </c>
+      <c r="H42" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" t="s">
+        <v>250</v>
+      </c>
+      <c r="B43" t="s">
+        <v>251</v>
+      </c>
+      <c r="C43" t="s">
         <v>54</v>
       </c>
-      <c r="F42" t="s">
+      <c r="D43" t="s">
+        <v>252</v>
+      </c>
+      <c r="E43" t="s">
+        <v>196</v>
+      </c>
+      <c r="F43" t="s">
+        <v>55</v>
+      </c>
+      <c r="G43"/>
+      <c r="H43" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" t="s">
+        <v>253</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44" t="s">
+        <v>196</v>
+      </c>
+      <c r="D44" t="s">
+        <v>55</v>
+      </c>
+      <c r="E44" t="s">
+        <v>54</v>
+      </c>
+      <c r="F44" t="s">
         <v>134</v>
       </c>
-      <c r="G42">
+      <c r="G44">
         <v>77793</v>
       </c>
-      <c r="H42" t="s">
-        <v>195</v>
+      <c r="H44" t="s">
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>