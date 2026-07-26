--- v1 (2026-06-12)
+++ v2 (2026-07-26)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 24-2021" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -328,62 +328,59 @@
   <si>
     <t>R$ 0</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Nota de Empenho</t>
   </si>
   <si>
     <t>Saldo da NE</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>Fiotec</t>
   </si>
   <si>
     <t xml:space="preserve">2021NE438 </t>
   </si>
   <si>
-    <t xml:space="preserve">R$ 370.164,33 </t>
+    <t xml:space="preserve">R$ 0,00 </t>
   </si>
   <si>
     <t>FIOTEC</t>
   </si>
   <si>
     <t xml:space="preserve">2022NE130 </t>
   </si>
   <si>
-    <t xml:space="preserve">R$ 0,00 </t>
-[...1 lines deleted...]
-  <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
   <si>
     <t>Data Recebido</t>
   </si>
   <si>
     <t>Atividade / Meta</t>
   </si>
   <si>
     <t>Previsão</t>
@@ -406,161 +403,176 @@
   <si>
     <t>R$ 664.285,71</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>1.3/ 2.2/ 3.2/ 4.3</t>
   </si>
   <si>
     <t>R$ 211.071,43</t>
   </si>
   <si>
     <t>20/12/2022</t>
   </si>
   <si>
     <t>R$ 214.285,71</t>
   </si>
   <si>
     <t>R$ 211.071,42</t>
   </si>
   <si>
     <t>25/07/2023</t>
   </si>
   <si>
+    <t>R$ 27.857,15</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
     <t>R$ 305.357,14</t>
   </si>
   <si>
     <t>30/04/2022</t>
   </si>
   <si>
     <t>1.4/ 2.3/ 4.4</t>
   </si>
   <si>
     <t>R$ 16.041,73</t>
   </si>
   <si>
     <t>R$ 176.785,71</t>
   </si>
   <si>
+    <t>R$ 112.529,70</t>
+  </si>
+  <si>
     <t>13/06/2022</t>
   </si>
   <si>
     <t>03/04/2023</t>
   </si>
   <si>
     <t>R$ 728.571,43</t>
   </si>
   <si>
     <t>30/06/2022</t>
   </si>
   <si>
     <t>1.5/ 1.7/ 3.3/ 4.2/ 4.5</t>
   </si>
   <si>
     <t>R$ 79.714,29</t>
   </si>
   <si>
     <t>R$ 90.000,00</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>R$ 309.714,28</t>
   </si>
   <si>
+    <t>R$ 34.857,15</t>
+  </si>
+  <si>
     <t>R$ 244.920,33</t>
   </si>
   <si>
     <t>30/11/2022</t>
   </si>
   <si>
     <t>1.8/ 3.4/ 3.5/ 4.6</t>
   </si>
   <si>
     <t>R$ 50.000,00</t>
   </si>
   <si>
+    <t>R$ 194.920,33</t>
+  </si>
+  <si>
+    <t>3.4/ 3.5/ 4.6</t>
+  </si>
+  <si>
     <t>R$ 224.808,04</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>1.6/ 1.9/ 1.10/ 2.4</t>
   </si>
   <si>
     <t>R$ 35.000,00</t>
   </si>
   <si>
     <t>R$ 5.000,00</t>
   </si>
   <si>
     <t>R$ 103.746,75</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>R$ 81.061,29</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>R$ 28.057,35</t>
   </si>
   <si>
     <t>Total Previsto</t>
   </si>
   <si>
     <t>Saldo Real</t>
   </si>
   <si>
     <t>Total a Receber</t>
   </si>
   <si>
-    <t>R$ 2.177.596,67</t>
+    <t>Execução</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor	</t>
+  </si>
+  <si>
+    <t>Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Saldo nota fiscal</t>
   </si>
   <si>
     <t>R$ 370.164,33</t>
   </si>
   <si>
-    <t>Execução</t>
-[...10 lines deleted...]
-  <si>
     <t>2021NE438</t>
   </si>
   <si>
     <t>R$ 520.785,70</t>
   </si>
   <si>
     <t>R$ 180.000,00</t>
   </si>
   <si>
     <t>2022NE130</t>
   </si>
   <si>
     <t>Total executado</t>
   </si>
   <si>
     <t>Saldo a executar</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Número do Projeto</t>
   </si>
   <si>
     <t xml:space="preserve">Status 	</t>
@@ -694,96 +706,105 @@
   <si>
     <t>Data Prevista</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t xml:space="preserve">1.1 / 1.2 / 2.1 / 3.1 / 4.1	</t>
   </si>
   <si>
     <t>Quitado</t>
   </si>
   <si>
     <t>1 . 1</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>1.3 / 2.2 / 3.2 / 4.3</t>
   </si>
   <si>
+    <t>2 . 1</t>
+  </si>
+  <si>
+    <t>2 . 2</t>
+  </si>
+  <si>
+    <t>2 . 3</t>
+  </si>
+  <si>
+    <t>2 . 4</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>1,4 / 2,3 / 4,4</t>
+  </si>
+  <si>
+    <t>3 . 1</t>
+  </si>
+  <si>
+    <t>3 . 2</t>
+  </si>
+  <si>
+    <t>3 . 3</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>1.5 / 1.7 / 3.3 / 4.2 / 4.5</t>
+  </si>
+  <si>
+    <t>4 . 1</t>
+  </si>
+  <si>
+    <t>4 . 2</t>
+  </si>
+  <si>
+    <t>4 . 3</t>
+  </si>
+  <si>
+    <t>4 . 4</t>
+  </si>
+  <si>
+    <t>4 . 5</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>1.8 / 3.4 / 3.5 / 4.6</t>
+  </si>
+  <si>
     <t>Pendente</t>
-  </si>
-[...43 lines deleted...]
-    <t>1.8 / 3.4 / 3.5 / 4.6</t>
   </si>
   <si>
     <t>5 . 1</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>12/01/2022</t>
   </si>
   <si>
     <t>6 . 1</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>1.6 / 1.9 / 1.10 / 2.4</t>
   </si>
   <si>
     <t>7 . 1</t>
   </si>
   <si>
     <t>7 . 2</t>
   </si>
@@ -2035,72 +2056,72 @@
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="11" t="s">
         <v>99</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27" t="s">
         <v>103</v>
       </c>
       <c r="E27" t="s">
         <v>89</v>
       </c>
       <c r="F27" t="s">
         <v>78</v>
       </c>
       <c r="G27" t="s">
         <v>104</v>
       </c>
       <c r="H27" s="16" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="11"/>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" s="16"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="B29" s="6" t="s">
+      <c r="C29" s="7" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" s="16"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B30" t="s">
         <v>74</v>
       </c>
       <c r="C30" t="s">
         <v>73</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" s="16"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="12"/>
@@ -2117,1956 +2138,2123 @@
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A24:H24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G55"/>
+  <dimension ref="A1:G60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G55" sqref="G55"/>
+      <selection activeCell="G60" sqref="G60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B4" s="6" t="s">
         <v>110</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="C4" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="D4" s="6" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B5" t="s">
         <v>114</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>115</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="B6" t="s">
+        <v>114</v>
+      </c>
+      <c r="C6" t="s">
         <v>118</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B7" t="s">
+        <v>119</v>
+      </c>
+      <c r="C7" t="s">
         <v>120</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B8" t="s">
+        <v>122</v>
+      </c>
+      <c r="C8" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="D8">
         <v>4.3</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B9" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C9" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D9">
         <v>1.3</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B10" t="s">
+        <v>125</v>
+      </c>
+      <c r="C10" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="D10">
         <v>3.2</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B11" t="s">
+        <v>127</v>
+      </c>
+      <c r="C11" t="s">
         <v>128</v>
       </c>
-      <c r="C11" t="s">
-[...3 lines deleted...]
-        <v>130</v>
+      <c r="D11">
+        <v>2.2</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B12" t="s">
+        <v>129</v>
+      </c>
+      <c r="C12" t="s">
+        <v>130</v>
+      </c>
+      <c r="D12" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>4.4</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B13" t="s">
         <v>132</v>
       </c>
       <c r="C13" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D13">
-        <v>1.4</v>
+        <v>4.4</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>133</v>
       </c>
       <c r="C14" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="D14">
-        <v>1.11</v>
+        <v>1.4</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>134</v>
       </c>
       <c r="C15" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D15">
-        <v>1.11</v>
+        <v>2.3</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" t="s">
         <v>135</v>
       </c>
-      <c r="C16" t="s">
-[...3 lines deleted...]
-        <v>137</v>
+      <c r="D16">
+        <v>1.11</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B17" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="D17">
-        <v>4.2</v>
+        <v>1.11</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B18" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="C18" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>1.5</v>
+        <v>138</v>
+      </c>
+      <c r="D18" t="s">
+        <v>139</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C19" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="D19">
-        <v>1.7</v>
+        <v>4.2</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B20" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="C20" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D20">
-        <v>3.3</v>
+        <v>1.5</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B21" t="s">
+        <v>141</v>
+      </c>
+      <c r="C21" t="s">
         <v>142</v>
       </c>
-      <c r="C21" t="s">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="D21">
+        <v>1.7</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B22" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C22" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="D22">
-        <v>1.8</v>
+        <v>3.3</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B23" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C23" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>128</v>
+      </c>
+      <c r="D23">
+        <v>4.5</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B24" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C24" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>1.9</v>
+        <v>146</v>
+      </c>
+      <c r="D24" t="s">
+        <v>147</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B25" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D25">
-        <v>1.1</v>
+        <v>1.8</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B26" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C26" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>1.6</v>
+        <v>128</v>
+      </c>
+      <c r="D26" t="s">
+        <v>150</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
+        <v>151</v>
+      </c>
+      <c r="C27" t="s">
+        <v>152</v>
+      </c>
+      <c r="D27" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>2.4</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C28" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="D28">
-        <v>2.5</v>
+        <v>1.9</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>155</v>
       </c>
       <c r="C29" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="D29">
-        <v>2.5</v>
+        <v>1.1</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30" s="11"/>
-[...2 lines deleted...]
-      <c r="D30"/>
+      <c r="A30" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" t="s">
+        <v>156</v>
+      </c>
+      <c r="C30" t="s">
+        <v>157</v>
+      </c>
+      <c r="D30">
+        <v>1.6</v>
+      </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="11"/>
-[...2 lines deleted...]
-      <c r="D31"/>
+      <c r="A31" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="B31" t="s">
+        <v>158</v>
+      </c>
+      <c r="C31" t="s">
+        <v>159</v>
+      </c>
+      <c r="D31">
+        <v>2.4</v>
+      </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" s="16"/>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D32"/>
+      <c r="A32" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B32" t="s">
+        <v>160</v>
+      </c>
+      <c r="C32" t="s">
+        <v>159</v>
+      </c>
+      <c r="D32">
+        <v>2.5</v>
+      </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" s="16"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11" t="s">
-        <v>73</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
+        <v>160</v>
+      </c>
+      <c r="C33" t="s">
         <v>159</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33"/>
+      <c r="D33">
+        <v>2.5</v>
+      </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" s="16"/>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34" s="12"/>
-[...5 lines deleted...]
-      <c r="G34" s="17"/>
+      <c r="A34" s="11"/>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34" s="16"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="11"/>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35" s="16"/>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36" s="16"/>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37" s="8" t="s">
-[...7 lines deleted...]
-      <c r="G37" s="10"/>
+      <c r="A37" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B37" t="s">
+        <v>73</v>
+      </c>
+      <c r="C37" t="s">
+        <v>74</v>
+      </c>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37" s="16"/>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="5" t="s">
+      <c r="A38" s="12"/>
+      <c r="B38" s="14"/>
+      <c r="C38" s="14"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="14"/>
+      <c r="G38" s="17"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" s="9"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="10"/>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="B38" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="6" t="s">
+      <c r="B42" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="C42" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="D38" s="6" t="s">
+      <c r="D42" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="E38" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="6" t="s">
+      <c r="E42" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="F42" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="G38" s="7" t="s">
-[...92 lines deleted...]
-        <v>74</v>
+      <c r="G42" s="7" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B43" t="s">
-        <v>132</v>
+        <v>168</v>
       </c>
       <c r="C43">
         <v>6151000000</v>
       </c>
       <c r="D43" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E43">
-        <v>79289</v>
+        <v>1040</v>
       </c>
       <c r="F43" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G43" s="16" t="s">
-        <v>74</v>
+        <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B44" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="C44">
         <v>6151000000</v>
       </c>
       <c r="D44" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E44">
-        <v>78990</v>
+        <v>598</v>
       </c>
       <c r="F44" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="G44" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B45" t="s">
-        <v>54</v>
+        <v>158</v>
       </c>
       <c r="C45">
         <v>6151000000</v>
       </c>
       <c r="D45" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E45">
-        <v>77793</v>
+        <v>598</v>
       </c>
       <c r="F45" t="s">
-        <v>134</v>
+        <v>159</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>156</v>
       </c>
       <c r="C46">
         <v>6151000000</v>
       </c>
       <c r="D46" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E46">
-        <v>77954</v>
+        <v>84842</v>
       </c>
       <c r="F46" t="s">
-        <v>124</v>
+        <v>157</v>
       </c>
       <c r="G46" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>170</v>
       </c>
       <c r="C47">
         <v>6151000000</v>
       </c>
       <c r="D47" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E47">
-        <v>77952</v>
+        <v>79291</v>
       </c>
       <c r="F47" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G47" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C48">
         <v>6151000000</v>
       </c>
       <c r="D48" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E48">
-        <v>77662</v>
+        <v>79289</v>
       </c>
       <c r="F48" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>171</v>
       </c>
       <c r="C49">
         <v>6151000000</v>
       </c>
       <c r="D49" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E49">
-        <v>77430</v>
+        <v>78990</v>
       </c>
       <c r="F49" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="G49" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B50" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="C50">
         <v>6151000000</v>
       </c>
       <c r="D50" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="E50">
-        <v>77429</v>
+        <v>77793</v>
       </c>
       <c r="F50" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="G50" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B51" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="C51">
         <v>6151000000</v>
       </c>
       <c r="D51" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E51">
-        <v>77035</v>
+        <v>77954</v>
       </c>
       <c r="F51" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G51" s="16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="52" spans="1:7">
-      <c r="A52" s="11"/>
-[...5 lines deleted...]
-      <c r="G52" s="16"/>
+      <c r="A52" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B52" t="s">
+        <v>124</v>
+      </c>
+      <c r="C52">
+        <v>6151000000</v>
+      </c>
+      <c r="D52" t="s">
+        <v>169</v>
+      </c>
+      <c r="E52">
+        <v>77952</v>
+      </c>
+      <c r="F52" t="s">
+        <v>123</v>
+      </c>
+      <c r="G52" s="16" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="53" spans="1:7">
-      <c r="A53" s="19" t="s">
+      <c r="A53" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C53">
+        <v>6151000000</v>
+      </c>
+      <c r="D53" t="s">
         <v>169</v>
       </c>
-      <c r="B53" s="19" t="s">
-[...6 lines deleted...]
-      <c r="G53" s="16"/>
+      <c r="E53">
+        <v>77662</v>
+      </c>
+      <c r="F53" t="s">
+        <v>123</v>
+      </c>
+      <c r="G53" s="16" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="11" t="s">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="B54" t="s">
+        <v>140</v>
+      </c>
+      <c r="C54">
+        <v>6151000000</v>
+      </c>
+      <c r="D54" t="s">
+        <v>169</v>
+      </c>
+      <c r="E54">
+        <v>77430</v>
+      </c>
+      <c r="F54" t="s">
+        <v>123</v>
+      </c>
+      <c r="G54" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="C54"/>
-[...3 lines deleted...]
-      <c r="G54" s="16"/>
     </row>
     <row r="55" spans="1:7">
-      <c r="A55" s="12"/>
-[...5 lines deleted...]
-      <c r="G55" s="17"/>
+      <c r="A55" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B55" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55">
+        <v>6151000000</v>
+      </c>
+      <c r="D55" t="s">
+        <v>169</v>
+      </c>
+      <c r="E55">
+        <v>77429</v>
+      </c>
+      <c r="F55" t="s">
+        <v>123</v>
+      </c>
+      <c r="G55" s="16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B56" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56">
+        <v>6151000000</v>
+      </c>
+      <c r="D56" t="s">
+        <v>169</v>
+      </c>
+      <c r="E56">
+        <v>77035</v>
+      </c>
+      <c r="F56" t="s">
+        <v>118</v>
+      </c>
+      <c r="G56" s="16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="11"/>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57" s="16"/>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B58" s="19" t="s">
+        <v>174</v>
+      </c>
+      <c r="C58"/>
+      <c r="D58"/>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58" s="16"/>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B59" t="s">
+        <v>74</v>
+      </c>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59" s="16"/>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="12"/>
+      <c r="B60" s="14"/>
+      <c r="C60" s="14"/>
+      <c r="D60" s="14"/>
+      <c r="E60" s="14"/>
+      <c r="F60" s="14"/>
+      <c r="G60" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="D10:G10"/>
     <mergeCell ref="D11:G11"/>
     <mergeCell ref="D12:G12"/>
     <mergeCell ref="D13:G13"/>
     <mergeCell ref="D14:G14"/>
     <mergeCell ref="D15:G15"/>
     <mergeCell ref="D16:G16"/>
     <mergeCell ref="D17:G17"/>
     <mergeCell ref="D18:G18"/>
     <mergeCell ref="D19:G19"/>
     <mergeCell ref="D20:G20"/>
     <mergeCell ref="D21:G21"/>
     <mergeCell ref="D22:G22"/>
     <mergeCell ref="D23:G23"/>
     <mergeCell ref="D24:G24"/>
     <mergeCell ref="D25:G25"/>
     <mergeCell ref="D26:G26"/>
     <mergeCell ref="D27:G27"/>
     <mergeCell ref="D28:G28"/>
     <mergeCell ref="D29:G29"/>
-    <mergeCell ref="A37:G37"/>
+    <mergeCell ref="D30:G30"/>
+    <mergeCell ref="D31:G31"/>
+    <mergeCell ref="D32:G32"/>
+    <mergeCell ref="D33:G33"/>
+    <mergeCell ref="A41:G41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M44"/>
+  <dimension ref="A1:M47"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D6" t="s">
         <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6">
         <v>2440000</v>
       </c>
       <c r="G6" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="H6" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="I6" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="J6" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B11" t="s">
         <v>74</v>
       </c>
       <c r="C11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F11" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="G11" t="s">
         <v>4</v>
       </c>
       <c r="H11" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="I11" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="J11" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="K11" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B12" t="s">
         <v>74</v>
       </c>
       <c r="C12" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D12" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E12" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F12" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="G12" t="s">
         <v>4</v>
       </c>
       <c r="H12" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="I12" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="J12" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="K12" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B13" t="s">
         <v>74</v>
       </c>
       <c r="C13" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D13" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E13" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F13" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="G13" t="s">
         <v>4</v>
       </c>
       <c r="H13" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="I13" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="J13" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="K13" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C14" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D14" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E14" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="F14" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="G14" t="s">
         <v>4</v>
       </c>
       <c r="H14" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="I14" t="s">
         <v>55</v>
       </c>
       <c r="J14" t="s">
         <v>55</v>
       </c>
       <c r="K14" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B20" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C20" t="s">
+        <v>114</v>
+      </c>
+      <c r="D20" t="s">
         <v>115</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F20" t="s">
         <v>55</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F21" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G21">
         <v>77035</v>
       </c>
       <c r="H21" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B22" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C22" t="s">
+        <v>119</v>
+      </c>
+      <c r="D22" t="s">
         <v>120</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="F22" t="s">
         <v>55</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="E23" t="s">
+        <v>122</v>
+      </c>
+      <c r="F23" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G23">
         <v>77429</v>
       </c>
       <c r="H23" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D24" t="s">
         <v>55</v>
       </c>
       <c r="E24" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G24">
         <v>77952</v>
       </c>
       <c r="H24" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D25" t="s">
         <v>55</v>
       </c>
       <c r="E25" t="s">
+        <v>125</v>
+      </c>
+      <c r="F25" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="G25">
         <v>79291</v>
       </c>
       <c r="H25" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>231</v>
+      </c>
+      <c r="B26"/>
       <c r="C26" t="s">
+        <v>200</v>
+      </c>
+      <c r="D26" t="s">
+        <v>55</v>
+      </c>
+      <c r="E26" t="s">
+        <v>127</v>
+      </c>
+      <c r="F26" t="s">
         <v>128</v>
       </c>
-      <c r="D26" t="s">
-[...8 lines deleted...]
-      <c r="G26"/>
+      <c r="G26">
+        <v>1040</v>
+      </c>
       <c r="H26" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>232</v>
+      </c>
+      <c r="B27" t="s">
+        <v>233</v>
+      </c>
       <c r="C27" t="s">
-        <v>196</v>
+        <v>129</v>
       </c>
       <c r="D27" t="s">
+        <v>130</v>
+      </c>
+      <c r="E27" t="s">
+        <v>200</v>
+      </c>
+      <c r="F27" t="s">
         <v>55</v>
       </c>
-      <c r="E27" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27" t="s">
-        <v>196</v>
+        <v>224</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D28" t="s">
         <v>55</v>
       </c>
       <c r="E28" t="s">
         <v>132</v>
       </c>
       <c r="F28" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="G28">
-        <v>79289</v>
+        <v>77662</v>
       </c>
       <c r="H28" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="B29"/>
       <c r="C29" t="s">
-        <v>135</v>
+        <v>200</v>
       </c>
       <c r="D29" t="s">
-        <v>136</v>
+        <v>55</v>
       </c>
       <c r="E29" t="s">
-        <v>196</v>
+        <v>133</v>
       </c>
       <c r="F29" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G29"/>
+        <v>126</v>
+      </c>
+      <c r="G29">
+        <v>79289</v>
+      </c>
       <c r="H29" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D30" t="s">
         <v>55</v>
       </c>
       <c r="E30" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F30" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G30">
-        <v>77430</v>
+        <v>1040</v>
       </c>
       <c r="H30" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>237</v>
+      </c>
+      <c r="B31" t="s">
+        <v>238</v>
+      </c>
       <c r="C31" t="s">
-        <v>196</v>
+        <v>137</v>
       </c>
       <c r="D31" t="s">
+        <v>138</v>
+      </c>
+      <c r="E31" t="s">
+        <v>200</v>
+      </c>
+      <c r="F31" t="s">
         <v>55</v>
       </c>
-      <c r="E31" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31" t="s">
-        <v>196</v>
+        <v>224</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D32" t="s">
         <v>55</v>
       </c>
       <c r="E32" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F32" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="G32">
-        <v>78990</v>
+        <v>77430</v>
       </c>
       <c r="H32" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D33" t="s">
         <v>55</v>
       </c>
       <c r="E33" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="F33" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="G33">
-        <v>79291</v>
+        <v>77954</v>
       </c>
       <c r="H33" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="B34"/>
       <c r="C34" t="s">
+        <v>200</v>
+      </c>
+      <c r="D34" t="s">
+        <v>55</v>
+      </c>
+      <c r="E34" t="s">
+        <v>141</v>
+      </c>
+      <c r="F34" t="s">
         <v>142</v>
       </c>
-      <c r="D34" t="s">
-[...8 lines deleted...]
-      <c r="G34"/>
+      <c r="G34">
+        <v>78990</v>
+      </c>
       <c r="H34" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D35" t="s">
         <v>55</v>
       </c>
       <c r="E35" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F35" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="G35">
-        <v>78990</v>
+        <v>79291</v>
       </c>
       <c r="H35" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="B36"/>
       <c r="C36" t="s">
-        <v>155</v>
+        <v>200</v>
       </c>
       <c r="D36" t="s">
-        <v>242</v>
+        <v>55</v>
       </c>
       <c r="E36" t="s">
-        <v>196</v>
+        <v>144</v>
       </c>
       <c r="F36" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G36"/>
+        <v>128</v>
+      </c>
+      <c r="G36">
+        <v>1040</v>
+      </c>
       <c r="H36" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="B37"/>
+        <v>244</v>
+      </c>
+      <c r="B37" t="s">
+        <v>245</v>
+      </c>
       <c r="C37" t="s">
-        <v>196</v>
+        <v>145</v>
       </c>
       <c r="D37" t="s">
+        <v>146</v>
+      </c>
+      <c r="E37" t="s">
+        <v>200</v>
+      </c>
+      <c r="F37" t="s">
         <v>55</v>
       </c>
-      <c r="E37" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>244</v>
-[...3 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="B38"/>
       <c r="C38" t="s">
-        <v>146</v>
+        <v>200</v>
       </c>
       <c r="D38" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="E38" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F38" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G38"/>
+        <v>142</v>
+      </c>
+      <c r="G38">
+        <v>78990</v>
+      </c>
       <c r="H38" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="B39"/>
+        <v>248</v>
+      </c>
+      <c r="B39">
+        <v>2.5</v>
+      </c>
       <c r="C39" t="s">
-        <v>196</v>
+        <v>160</v>
       </c>
       <c r="D39" t="s">
+        <v>249</v>
+      </c>
+      <c r="E39" t="s">
+        <v>200</v>
+      </c>
+      <c r="F39" t="s">
         <v>55</v>
       </c>
-      <c r="E39" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>196</v>
+        <v>224</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D40" t="s">
         <v>55</v>
       </c>
       <c r="E40" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="F40" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="G40">
-        <v>78990</v>
+        <v>598</v>
       </c>
       <c r="H40" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="B41"/>
+        <v>251</v>
+      </c>
+      <c r="B41" t="s">
+        <v>252</v>
+      </c>
       <c r="C41" t="s">
-        <v>196</v>
+        <v>151</v>
       </c>
       <c r="D41" t="s">
+        <v>152</v>
+      </c>
+      <c r="E41" t="s">
+        <v>200</v>
+      </c>
+      <c r="F41" t="s">
         <v>55</v>
       </c>
-      <c r="E41" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41" t="s">
-        <v>196</v>
+        <v>224</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D42" t="s">
         <v>55</v>
       </c>
       <c r="E42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F42" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="G42">
-        <v>598</v>
+        <v>78990</v>
       </c>
       <c r="H42" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="B43"/>
       <c r="C43" t="s">
-        <v>54</v>
+        <v>200</v>
       </c>
       <c r="D43" t="s">
-        <v>252</v>
+        <v>55</v>
       </c>
       <c r="E43" t="s">
-        <v>196</v>
+        <v>155</v>
       </c>
       <c r="F43" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G43"/>
+        <v>142</v>
+      </c>
+      <c r="G43">
+        <v>78990</v>
+      </c>
       <c r="H43" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D44" t="s">
         <v>55</v>
       </c>
       <c r="E44" t="s">
+        <v>156</v>
+      </c>
+      <c r="F44" t="s">
+        <v>157</v>
+      </c>
+      <c r="G44">
+        <v>84842</v>
+      </c>
+      <c r="H44" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" t="s">
+        <v>256</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45" t="s">
+        <v>200</v>
+      </c>
+      <c r="D45" t="s">
+        <v>55</v>
+      </c>
+      <c r="E45" t="s">
+        <v>158</v>
+      </c>
+      <c r="F45" t="s">
+        <v>159</v>
+      </c>
+      <c r="G45">
+        <v>598</v>
+      </c>
+      <c r="H45" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" t="s">
+        <v>257</v>
+      </c>
+      <c r="B46" t="s">
+        <v>258</v>
+      </c>
+      <c r="C46" t="s">
         <v>54</v>
       </c>
-      <c r="F44" t="s">
-[...2 lines deleted...]
-      <c r="G44">
+      <c r="D46" t="s">
+        <v>259</v>
+      </c>
+      <c r="E46" t="s">
+        <v>200</v>
+      </c>
+      <c r="F46" t="s">
+        <v>55</v>
+      </c>
+      <c r="G46"/>
+      <c r="H46" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" t="s">
+        <v>260</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47" t="s">
+        <v>200</v>
+      </c>
+      <c r="D47" t="s">
+        <v>55</v>
+      </c>
+      <c r="E47" t="s">
+        <v>54</v>
+      </c>
+      <c r="F47" t="s">
+        <v>136</v>
+      </c>
+      <c r="G47">
         <v>77793</v>
       </c>
-      <c r="H44" t="s">
-        <v>196</v>
+      <c r="H47" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>