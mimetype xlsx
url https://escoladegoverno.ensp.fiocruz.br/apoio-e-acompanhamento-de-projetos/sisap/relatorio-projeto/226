--- v2 (2026-07-26)
+++ v3 (2026-08-25)
@@ -760,54 +760,54 @@
   <si>
     <t>1.5 / 1.7 / 3.3 / 4.2 / 4.5</t>
   </si>
   <si>
     <t>4 . 1</t>
   </si>
   <si>
     <t>4 . 2</t>
   </si>
   <si>
     <t>4 . 3</t>
   </si>
   <si>
     <t>4 . 4</t>
   </si>
   <si>
     <t>4 . 5</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>1.8 / 3.4 / 3.5 / 4.6</t>
   </si>
   <si>
-    <t>Pendente</t>
-[...1 lines deleted...]
-  <si>
     <t>5 . 1</t>
+  </si>
+  <si>
+    <t>5 . 2</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>12/01/2022</t>
   </si>
   <si>
     <t>6 . 1</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>1.6 / 1.9 / 1.10 / 2.4</t>
   </si>
   <si>
     <t>7 . 1</t>
   </si>
   <si>
     <t>7 . 2</t>
   </si>
   <si>
     <t>7 . 3</t>
   </si>
@@ -2789,51 +2789,51 @@
       </c>
       <c r="G42" s="7" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B43" t="s">
         <v>168</v>
       </c>
       <c r="C43">
         <v>6151000000</v>
       </c>
       <c r="D43" t="s">
         <v>169</v>
       </c>
       <c r="E43">
         <v>1040</v>
       </c>
       <c r="F43" t="s">
         <v>128</v>
       </c>
       <c r="G43" s="16" t="s">
-        <v>149</v>
+        <v>74</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B44" t="s">
         <v>160</v>
       </c>
       <c r="C44">
         <v>6151000000</v>
       </c>
       <c r="D44" t="s">
         <v>169</v>
       </c>
       <c r="E44">
         <v>598</v>
       </c>
       <c r="F44" t="s">
         <v>159</v>
       </c>
       <c r="G44" s="16" t="s">
         <v>74</v>
       </c>
     </row>
@@ -3191,51 +3191,51 @@
     <mergeCell ref="D30:G30"/>
     <mergeCell ref="D31:G31"/>
     <mergeCell ref="D32:G32"/>
     <mergeCell ref="D33:G33"/>
     <mergeCell ref="A41:G41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M47"/>
+  <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
@@ -3970,290 +3970,314 @@
       <c r="H36" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>244</v>
       </c>
       <c r="B37" t="s">
         <v>245</v>
       </c>
       <c r="C37" t="s">
         <v>145</v>
       </c>
       <c r="D37" t="s">
         <v>146</v>
       </c>
       <c r="E37" t="s">
         <v>200</v>
       </c>
       <c r="F37" t="s">
         <v>55</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
         <v>200</v>
       </c>
       <c r="D38" t="s">
         <v>55</v>
       </c>
       <c r="E38" t="s">
         <v>148</v>
       </c>
       <c r="F38" t="s">
         <v>142</v>
       </c>
       <c r="G38">
         <v>78990</v>
       </c>
       <c r="H38" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="B39"/>
       <c r="C39" t="s">
-        <v>160</v>
+        <v>200</v>
       </c>
       <c r="D39" t="s">
-        <v>249</v>
+        <v>55</v>
       </c>
       <c r="E39" t="s">
-        <v>200</v>
+        <v>149</v>
       </c>
       <c r="F39" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G39"/>
+        <v>128</v>
+      </c>
+      <c r="G39">
+        <v>1040</v>
+      </c>
       <c r="H39" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>248</v>
+      </c>
+      <c r="B40">
+        <v>2.5</v>
+      </c>
       <c r="C40" t="s">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="D40" t="s">
+        <v>249</v>
+      </c>
+      <c r="E40" t="s">
+        <v>200</v>
+      </c>
+      <c r="F40" t="s">
         <v>55</v>
       </c>
-      <c r="E40" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>200</v>
+        <v>224</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>251</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="B41"/>
       <c r="C41" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="D41" t="s">
-        <v>152</v>
+        <v>55</v>
       </c>
       <c r="E41" t="s">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="F41" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G41"/>
+        <v>159</v>
+      </c>
+      <c r="G41">
+        <v>598</v>
+      </c>
       <c r="H41" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="B42"/>
+        <v>251</v>
+      </c>
+      <c r="B42" t="s">
+        <v>252</v>
+      </c>
       <c r="C42" t="s">
-        <v>200</v>
+        <v>151</v>
       </c>
       <c r="D42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E42" t="s">
+        <v>200</v>
+      </c>
+      <c r="F42" t="s">
         <v>55</v>
       </c>
-      <c r="E42" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42" t="s">
-        <v>200</v>
+        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
         <v>200</v>
       </c>
       <c r="D43" t="s">
         <v>55</v>
       </c>
       <c r="E43" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F43" t="s">
         <v>142</v>
       </c>
       <c r="G43">
         <v>78990</v>
       </c>
       <c r="H43" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
         <v>200</v>
       </c>
       <c r="D44" t="s">
         <v>55</v>
       </c>
       <c r="E44" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F44" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="G44">
-        <v>84842</v>
+        <v>78990</v>
       </c>
       <c r="H44" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
         <v>200</v>
       </c>
       <c r="D45" t="s">
         <v>55</v>
       </c>
       <c r="E45" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F45" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="G45">
-        <v>598</v>
+        <v>84842</v>
       </c>
       <c r="H45" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="B46"/>
       <c r="C46" t="s">
-        <v>54</v>
+        <v>200</v>
       </c>
       <c r="D46" t="s">
-        <v>259</v>
+        <v>55</v>
       </c>
       <c r="E46" t="s">
-        <v>200</v>
+        <v>158</v>
       </c>
       <c r="F46" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="G46"/>
+        <v>159</v>
+      </c>
+      <c r="G46">
+        <v>598</v>
+      </c>
       <c r="H46" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
+        <v>257</v>
+      </c>
+      <c r="B47" t="s">
+        <v>258</v>
+      </c>
+      <c r="C47" t="s">
+        <v>54</v>
+      </c>
+      <c r="D47" t="s">
+        <v>259</v>
+      </c>
+      <c r="E47" t="s">
+        <v>200</v>
+      </c>
+      <c r="F47" t="s">
+        <v>55</v>
+      </c>
+      <c r="G47"/>
+      <c r="H47" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" t="s">
         <v>260</v>
       </c>
-      <c r="B47"/>
-[...3 lines deleted...]
-      <c r="D47" t="s">
+      <c r="B48"/>
+      <c r="C48" t="s">
+        <v>200</v>
+      </c>
+      <c r="D48" t="s">
         <v>55</v>
       </c>
-      <c r="E47" t="s">
+      <c r="E48" t="s">
         <v>54</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F48" t="s">
         <v>136</v>
       </c>
-      <c r="G47">
+      <c r="G48">
         <v>77793</v>
       </c>
-      <c r="H47" t="s">
+      <c r="H48" t="s">
         <v>200</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 