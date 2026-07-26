--- v0 (2026-05-09)
+++ v1 (2026-07-26)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 25-2021" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -313,51 +313,51 @@
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Nota de Empenho</t>
   </si>
   <si>
     <t>Saldo da NE</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>09/12/2021</t>
   </si>
   <si>
     <t>FIOTEC</t>
   </si>
   <si>
     <t xml:space="preserve">2021NE452 </t>
   </si>
   <si>
-    <t xml:space="preserve">R$ 23.003,46 </t>
+    <t xml:space="preserve">R$ 0,00 </t>
   </si>
   <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
   <si>
     <t>Data Recebido</t>
   </si>
   <si>
     <t>Atividade / Meta</t>
   </si>
@@ -430,50 +430,53 @@
   <si>
     <t>17/05/2022</t>
   </si>
   <si>
     <t>Atividade 1.3</t>
   </si>
   <si>
     <t>R$ 36.499,99</t>
   </si>
   <si>
     <t>17/06/2022</t>
   </si>
   <si>
     <t>Atividade 2.3</t>
   </si>
   <si>
     <t>R$ 11.003,46</t>
   </si>
   <si>
     <t>17/07/2022</t>
   </si>
   <si>
     <t>Atividade 1.4</t>
   </si>
   <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
     <t>R$ 20.000,00</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>Atividade 2.4</t>
   </si>
   <si>
     <t>R$ 2.142,86</t>
   </si>
   <si>
     <t>17/09/2022</t>
   </si>
   <si>
     <t>Atividade 2.5</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>R$ 2.996,54</t>
   </si>
   <si>
     <t>17/10/2022</t>
@@ -529,71 +532,68 @@
   <si>
     <t>R$ 2.000,00</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>Atividade 2.8</t>
   </si>
   <si>
     <t>R$ 1.178,57</t>
   </si>
   <si>
     <t>Atividade 3.4</t>
   </si>
   <si>
     <t>Total Previsto</t>
   </si>
   <si>
     <t>Saldo Real</t>
   </si>
   <si>
     <t>Total a Receber</t>
   </si>
   <si>
-    <t>R$ 476.996,54</t>
+    <t>Execução</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor	</t>
+  </si>
+  <si>
+    <t>Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Saldo nota fiscal</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
   </si>
   <si>
     <t>R$ 23.003,46</t>
   </si>
   <si>
-    <t>Execução</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">6151000213 </t>
   </si>
   <si>
     <t>2021NE452</t>
   </si>
   <si>
     <t>R$ 104.357,14</t>
   </si>
   <si>
     <t>Total executado</t>
   </si>
   <si>
     <t>Saldo a executar</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Número do Projeto</t>
   </si>
   <si>
     <t xml:space="preserve">Status 	</t>
   </si>
   <si>
     <t>Data de Publicação</t>
@@ -646,50 +646,62 @@
   <si>
     <t>23.333,33</t>
   </si>
   <si>
     <t>10.000,00</t>
   </si>
   <si>
     <t>466.666,67</t>
   </si>
   <si>
     <t>Valor Liquido</t>
   </si>
   <si>
     <t>Valor TAF</t>
   </si>
   <si>
     <t>Valor FADI</t>
   </si>
   <si>
     <t>Data Publicação</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>17/12/2025  a 09/12/2026</t>
+  </si>
+  <si>
+    <t>10/10/2026</t>
+  </si>
+  <si>
+    <t>07/02/2027</t>
+  </si>
+  <si>
+    <t>09/12/2026</t>
+  </si>
+  <si>
     <t>17/12/2024  a 17/12/2025</t>
   </si>
   <si>
     <t>18/10/2025</t>
   </si>
   <si>
     <t>15/02/2026</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>17/12/2023  a 09/12/2024</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>Cronograma Financeiro</t>
@@ -769,123 +781,132 @@
   <si>
     <t>1.3: Reuniões de Planejamento das estratégias técn</t>
   </si>
   <si>
     <t>6 . 1</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>2.3: Seleção de professores</t>
   </si>
   <si>
     <t>7 . 1</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>1.4: Elaboração do projeto de pesquisa e envio par</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
-    <t>Pendente</t>
+    <t>8 . 1</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>2.4: Elaboração de material didático</t>
   </si>
   <si>
     <t>9 . 1</t>
   </si>
   <si>
     <t>2.5: Processo seletivo dos alunos.</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>10 . 1</t>
   </si>
   <si>
     <t xml:space="preserve">2.6: Iniciação do curso na plataforma zoom   </t>
   </si>
   <si>
     <t>11 . 1</t>
   </si>
   <si>
     <t>3.2: Criação do banco de dados e acervo Arquivísti</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>12 . 1</t>
   </si>
   <si>
     <t>2.7: Realização dos</t>
   </si>
   <si>
     <t>13 . 1</t>
   </si>
   <si>
     <t>1.5 – Trabalho de campo e desenvolvimento da pesqu</t>
   </si>
   <si>
     <t>30/05/2024</t>
   </si>
   <si>
+    <t>14 . 1</t>
+  </si>
+  <si>
     <t>3.3: Elaboração do projeto de arquitetura e adequa</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>15 . 1</t>
   </si>
   <si>
     <t>1.6 – Oficina de avaliação final da pesquisa</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
+    <t>16 . 1</t>
+  </si>
+  <si>
     <t>2.8: Oficina de avaliação do curso:</t>
   </si>
   <si>
     <t>17 . 1</t>
   </si>
   <si>
     <t>3.4: elaboração de relatório técnico do projeto re</t>
   </si>
   <si>
     <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>18 . 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="000000"/>
       <name val="Verdana"/>
@@ -2114,54 +2135,54 @@
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A23:H23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G61"/>
+  <dimension ref="A1:G66"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G61" sqref="G61"/>
+      <selection activeCell="G66" sqref="G66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
         <v>101</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
@@ -2418,811 +2439,906 @@
         <v>132</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B19" t="s">
         <v>133</v>
       </c>
       <c r="C19" t="s">
         <v>134</v>
       </c>
       <c r="D19" t="s">
         <v>135</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B20" t="s">
+        <v>133</v>
+      </c>
+      <c r="C20" t="s">
         <v>136</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C21" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="D21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B22" t="s">
+        <v>137</v>
+      </c>
+      <c r="C22" t="s">
+        <v>122</v>
+      </c>
+      <c r="D22" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C23" t="s">
+        <v>141</v>
+      </c>
+      <c r="D23" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C24" t="s">
         <v>143</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C25" t="s">
+        <v>145</v>
+      </c>
+      <c r="D25" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
+        <v>144</v>
+      </c>
+      <c r="C26" t="s">
         <v>147</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C27" t="s">
+        <v>149</v>
+      </c>
+      <c r="D27" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B28" t="s">
+        <v>148</v>
+      </c>
+      <c r="C28" t="s">
         <v>151</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C29" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="D29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
+        <v>152</v>
+      </c>
+      <c r="C30" t="s">
+        <v>147</v>
+      </c>
+      <c r="D30" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B31" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="C31" t="s">
+        <v>153</v>
+      </c>
+      <c r="D31" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" s="16"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B32" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="C32" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="D32" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" s="16"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B33" t="s">
+        <v>107</v>
+      </c>
+      <c r="C33" t="s">
+        <v>157</v>
+      </c>
+      <c r="D33" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" s="16"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B34" t="s">
-        <v>161</v>
+        <v>107</v>
       </c>
       <c r="C34" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="D34" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" s="16"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
+        <v>159</v>
+      </c>
+      <c r="C35" t="s">
+        <v>160</v>
+      </c>
+      <c r="D35" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" s="16"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B36" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="C36" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="D36" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" s="16"/>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37" s="11"/>
-[...2 lines deleted...]
-      <c r="D37"/>
+      <c r="A37" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="B37" t="s">
+        <v>162</v>
+      </c>
+      <c r="C37" t="s">
+        <v>163</v>
+      </c>
+      <c r="D37" t="s">
+        <v>164</v>
+      </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" s="16"/>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="11"/>
-[...2 lines deleted...]
-      <c r="D38"/>
+      <c r="A38" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B38" t="s">
+        <v>162</v>
+      </c>
+      <c r="C38" t="s">
+        <v>143</v>
+      </c>
+      <c r="D38" t="s">
+        <v>164</v>
+      </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" s="16"/>
     </row>
     <row r="39" spans="1:7">
-      <c r="A39" s="5" t="s">
+      <c r="A39" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" t="s">
+        <v>165</v>
+      </c>
+      <c r="C39" t="s">
+        <v>163</v>
+      </c>
+      <c r="D39" t="s">
         <v>166</v>
       </c>
-      <c r="B39" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" s="16"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="11" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="B40" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C40" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="D40"/>
+        <v>136</v>
+      </c>
+      <c r="D40" t="s">
+        <v>166</v>
+      </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" s="16"/>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="12"/>
-[...5 lines deleted...]
-      <c r="G41" s="17"/>
+      <c r="A41" s="11"/>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41" s="16"/>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="11"/>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42" s="16"/>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43" s="16"/>
     </row>
     <row r="44" spans="1:7">
-      <c r="A44" s="8" t="s">
+      <c r="A44" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C44" t="s">
+        <v>70</v>
+      </c>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44" s="16"/>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="12"/>
+      <c r="B45" s="14"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="17"/>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" s="9"/>
+      <c r="C48" s="9"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="9"/>
+      <c r="F48" s="9"/>
+      <c r="G48" s="10"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B49" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="B44" s="9"/>
-[...10 lines deleted...]
-      <c r="B45" s="6" t="s">
+      <c r="C49" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E49" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="C45" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="6" t="s">
+      <c r="F49" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="G49" s="7" t="s">
         <v>173</v>
-      </c>
-[...96 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="C50" t="s">
         <v>176</v>
       </c>
       <c r="D50" t="s">
         <v>177</v>
       </c>
       <c r="E50">
-        <v>82314</v>
+        <v>1003</v>
       </c>
       <c r="F50" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="G50" s="16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="11" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B51" t="s">
-        <v>178</v>
+        <v>148</v>
       </c>
       <c r="C51" t="s">
         <v>176</v>
       </c>
       <c r="D51" t="s">
         <v>177</v>
       </c>
       <c r="E51">
-        <v>80504</v>
+        <v>84678</v>
       </c>
       <c r="F51" t="s">
-        <v>122</v>
+        <v>151</v>
       </c>
       <c r="G51" s="16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="11" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>151</v>
+        <v>123</v>
       </c>
       <c r="C52" t="s">
         <v>176</v>
       </c>
       <c r="D52" t="s">
         <v>177</v>
       </c>
       <c r="E52">
-        <v>78482</v>
+        <v>83272</v>
       </c>
       <c r="F52" t="s">
-        <v>146</v>
+        <v>126</v>
       </c>
       <c r="G52" s="16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="11" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B53" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="C53" t="s">
         <v>176</v>
       </c>
       <c r="D53" t="s">
         <v>177</v>
       </c>
       <c r="E53">
-        <v>78481</v>
+        <v>82487</v>
       </c>
       <c r="F53" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="G53" s="16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="11" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B54" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="C54" t="s">
         <v>176</v>
       </c>
       <c r="D54" t="s">
         <v>177</v>
       </c>
       <c r="E54">
-        <v>77666</v>
+        <v>82402</v>
       </c>
       <c r="F54" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="G54" s="16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="11" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B55" t="s">
-        <v>115</v>
+        <v>140</v>
       </c>
       <c r="C55" t="s">
         <v>176</v>
       </c>
       <c r="D55" t="s">
         <v>177</v>
       </c>
       <c r="E55">
-        <v>77665</v>
+        <v>82314</v>
       </c>
       <c r="F55" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="G55" s="16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="11" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B56" t="s">
-        <v>111</v>
+        <v>178</v>
       </c>
       <c r="C56" t="s">
         <v>176</v>
       </c>
       <c r="D56" t="s">
         <v>177</v>
       </c>
       <c r="E56">
-        <v>77342</v>
+        <v>80504</v>
       </c>
       <c r="F56" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="G56" s="16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="11" t="s">
-        <v>95</v>
+        <v>174</v>
       </c>
       <c r="B57" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="C57" t="s">
         <v>176</v>
       </c>
       <c r="D57" t="s">
         <v>177</v>
       </c>
       <c r="E57">
-        <v>77036</v>
+        <v>78482</v>
       </c>
       <c r="F57" t="s">
-        <v>110</v>
+        <v>147</v>
       </c>
       <c r="G57" s="16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="58" spans="1:7">
-      <c r="A58" s="11"/>
-[...5 lines deleted...]
-      <c r="G58" s="16"/>
+      <c r="A58" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B58" t="s">
+        <v>144</v>
+      </c>
+      <c r="C58" t="s">
+        <v>176</v>
+      </c>
+      <c r="D58" t="s">
+        <v>177</v>
+      </c>
+      <c r="E58">
+        <v>78481</v>
+      </c>
+      <c r="F58" t="s">
+        <v>147</v>
+      </c>
+      <c r="G58" s="16" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="59" spans="1:7">
-      <c r="A59" s="19" t="s">
-[...9 lines deleted...]
-      <c r="G59" s="16"/>
+      <c r="A59" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B59" t="s">
+        <v>127</v>
+      </c>
+      <c r="C59" t="s">
+        <v>176</v>
+      </c>
+      <c r="D59" t="s">
+        <v>177</v>
+      </c>
+      <c r="E59">
+        <v>77666</v>
+      </c>
+      <c r="F59" t="s">
+        <v>118</v>
+      </c>
+      <c r="G59" s="16" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="11" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B60" t="s">
+        <v>115</v>
+      </c>
+      <c r="C60" t="s">
+        <v>176</v>
+      </c>
+      <c r="D60" t="s">
+        <v>177</v>
+      </c>
+      <c r="E60">
+        <v>77665</v>
+      </c>
+      <c r="F60" t="s">
+        <v>118</v>
+      </c>
+      <c r="G60" s="16" t="s">
         <v>70</v>
       </c>
-      <c r="C60"/>
-[...3 lines deleted...]
-      <c r="G60" s="16"/>
     </row>
     <row r="61" spans="1:7">
-      <c r="A61" s="12"/>
-[...5 lines deleted...]
-      <c r="G61" s="17"/>
+      <c r="A61" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B61" t="s">
+        <v>111</v>
+      </c>
+      <c r="C61" t="s">
+        <v>176</v>
+      </c>
+      <c r="D61" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61">
+        <v>77342</v>
+      </c>
+      <c r="F61" t="s">
+        <v>114</v>
+      </c>
+      <c r="G61" s="16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B62" t="s">
+        <v>107</v>
+      </c>
+      <c r="C62" t="s">
+        <v>176</v>
+      </c>
+      <c r="D62" t="s">
+        <v>177</v>
+      </c>
+      <c r="E62">
+        <v>77036</v>
+      </c>
+      <c r="F62" t="s">
+        <v>110</v>
+      </c>
+      <c r="G62" s="16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="11"/>
+      <c r="B63"/>
+      <c r="C63"/>
+      <c r="D63"/>
+      <c r="E63"/>
+      <c r="F63"/>
+      <c r="G63" s="16"/>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="B64" s="19" t="s">
+        <v>180</v>
+      </c>
+      <c r="C64"/>
+      <c r="D64"/>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64" s="16"/>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B65" t="s">
+        <v>70</v>
+      </c>
+      <c r="C65"/>
+      <c r="D65"/>
+      <c r="E65"/>
+      <c r="F65"/>
+      <c r="G65" s="16"/>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="12"/>
+      <c r="B66" s="14"/>
+      <c r="C66" s="14"/>
+      <c r="D66" s="14"/>
+      <c r="E66" s="14"/>
+      <c r="F66" s="14"/>
+      <c r="G66" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="D10:G10"/>
     <mergeCell ref="D11:G11"/>
     <mergeCell ref="D12:G12"/>
     <mergeCell ref="D13:G13"/>
     <mergeCell ref="D14:G14"/>
     <mergeCell ref="D15:G15"/>
     <mergeCell ref="D16:G16"/>
     <mergeCell ref="D17:G17"/>
     <mergeCell ref="D18:G18"/>
     <mergeCell ref="D19:G19"/>
     <mergeCell ref="D20:G20"/>
     <mergeCell ref="D21:G21"/>
     <mergeCell ref="D22:G22"/>
     <mergeCell ref="D23:G23"/>
     <mergeCell ref="D24:G24"/>
     <mergeCell ref="D25:G25"/>
     <mergeCell ref="D26:G26"/>
     <mergeCell ref="D27:G27"/>
     <mergeCell ref="D28:G28"/>
     <mergeCell ref="D29:G29"/>
     <mergeCell ref="D30:G30"/>
     <mergeCell ref="D31:G31"/>
     <mergeCell ref="D32:G32"/>
     <mergeCell ref="D33:G33"/>
     <mergeCell ref="D34:G34"/>
     <mergeCell ref="D35:G35"/>
     <mergeCell ref="D36:G36"/>
-    <mergeCell ref="A44:G44"/>
+    <mergeCell ref="D37:G37"/>
+    <mergeCell ref="D38:G38"/>
+    <mergeCell ref="D39:G39"/>
+    <mergeCell ref="D40:G40"/>
+    <mergeCell ref="A48:G48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M49"/>
+  <dimension ref="A1:M54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H17" sqref="H17"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
         <v>181</v>
       </c>
@@ -3367,913 +3483,1044 @@
       </c>
       <c r="K10" s="7" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>207</v>
       </c>
       <c r="B11" t="s">
         <v>70</v>
       </c>
       <c r="C11" t="s">
         <v>207</v>
       </c>
       <c r="D11" t="s">
         <v>207</v>
       </c>
       <c r="E11" t="s">
         <v>207</v>
       </c>
       <c r="F11" t="s">
         <v>207</v>
       </c>
       <c r="G11" t="s">
-        <v>207</v>
+        <v>4</v>
       </c>
       <c r="H11" t="s">
         <v>208</v>
       </c>
       <c r="I11" t="s">
         <v>209</v>
       </c>
       <c r="J11" t="s">
         <v>210</v>
       </c>
       <c r="K11" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>207</v>
       </c>
       <c r="B12" t="s">
         <v>70</v>
       </c>
       <c r="C12" t="s">
         <v>207</v>
       </c>
       <c r="D12" t="s">
         <v>207</v>
       </c>
       <c r="E12" t="s">
         <v>207</v>
       </c>
       <c r="F12" t="s">
         <v>207</v>
       </c>
       <c r="G12" t="s">
         <v>4</v>
       </c>
       <c r="H12" t="s">
         <v>212</v>
       </c>
       <c r="I12" t="s">
         <v>213</v>
       </c>
       <c r="J12" t="s">
         <v>214</v>
       </c>
       <c r="K12" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
-      <c r="A16" s="8" t="s">
+    <row r="13" spans="1:13">
+      <c r="A13" t="s">
+        <v>207</v>
+      </c>
+      <c r="B13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" t="s">
+        <v>207</v>
+      </c>
+      <c r="D13" t="s">
+        <v>207</v>
+      </c>
+      <c r="E13" t="s">
+        <v>207</v>
+      </c>
+      <c r="F13" t="s">
+        <v>207</v>
+      </c>
+      <c r="G13" t="s">
+        <v>4</v>
+      </c>
+      <c r="H13" t="s">
         <v>216</v>
       </c>
-      <c r="B16" s="9"/>
-[...5 lines deleted...]
-      <c r="H16" s="10"/>
+      <c r="I13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J13" t="s">
+        <v>218</v>
+      </c>
+      <c r="K13" t="s">
+        <v>219</v>
+      </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="6" t="s">
+      <c r="A17" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="10"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B18" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="6" t="s">
+      <c r="C18" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="E18" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="F17" s="6" t="s">
+      <c r="F18" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="G17" s="6" t="s">
-[...26 lines deleted...]
-      <c r="H18" t="s">
+      <c r="G18" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="H18" s="7" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>225</v>
       </c>
-      <c r="B19"/>
+      <c r="B19" t="s">
+        <v>226</v>
+      </c>
       <c r="C19" t="s">
-        <v>207</v>
+        <v>107</v>
       </c>
       <c r="D19" t="s">
-        <v>223</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>107</v>
+        <v>207</v>
       </c>
       <c r="F19" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="G19"/>
       <c r="H19" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
+        <v>229</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20" t="s">
+        <v>207</v>
+      </c>
+      <c r="D20" t="s">
         <v>227</v>
       </c>
-      <c r="B20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>207</v>
+        <v>107</v>
       </c>
       <c r="F20" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="G20"/>
+        <v>230</v>
+      </c>
+      <c r="G20">
+        <v>77036</v>
+      </c>
       <c r="H20" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>231</v>
+      </c>
+      <c r="B21" t="s">
+        <v>232</v>
+      </c>
       <c r="C21" t="s">
-        <v>207</v>
+        <v>111</v>
       </c>
       <c r="D21" t="s">
-        <v>223</v>
+        <v>112</v>
       </c>
       <c r="E21" t="s">
-        <v>111</v>
+        <v>207</v>
       </c>
       <c r="F21" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="G21"/>
       <c r="H21" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="B22"/>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>207</v>
       </c>
       <c r="D22" t="s">
-        <v>116</v>
+        <v>227</v>
       </c>
       <c r="E22" t="s">
-        <v>207</v>
+        <v>111</v>
       </c>
       <c r="F22" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="G22"/>
+        <v>114</v>
+      </c>
+      <c r="G22">
+        <v>77342</v>
+      </c>
       <c r="H22" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>234</v>
+      </c>
+      <c r="B23" t="s">
+        <v>235</v>
+      </c>
       <c r="C23" t="s">
-        <v>207</v>
+        <v>115</v>
       </c>
       <c r="D23" t="s">
-        <v>223</v>
+        <v>116</v>
       </c>
       <c r="E23" t="s">
-        <v>115</v>
+        <v>207</v>
       </c>
       <c r="F23" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="G23"/>
       <c r="H23" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      </c>
+        <v>236</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
-        <v>119</v>
+        <v>207</v>
       </c>
       <c r="D24" t="s">
-        <v>120</v>
+        <v>227</v>
       </c>
       <c r="E24" t="s">
-        <v>207</v>
+        <v>115</v>
       </c>
       <c r="F24" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="G24"/>
+        <v>118</v>
+      </c>
+      <c r="G24">
+        <v>77665</v>
+      </c>
       <c r="H24" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>237</v>
+      </c>
+      <c r="B25" t="s">
+        <v>238</v>
+      </c>
       <c r="C25" t="s">
-        <v>207</v>
+        <v>119</v>
       </c>
       <c r="D25" t="s">
-        <v>223</v>
+        <v>120</v>
       </c>
       <c r="E25" t="s">
-        <v>119</v>
+        <v>207</v>
       </c>
       <c r="F25" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="G25"/>
       <c r="H25" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>236</v>
-[...3 lines deleted...]
-      </c>
+        <v>239</v>
+      </c>
+      <c r="B26"/>
       <c r="C26" t="s">
-        <v>123</v>
+        <v>207</v>
       </c>
       <c r="D26" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="E26" t="s">
-        <v>207</v>
+        <v>119</v>
       </c>
       <c r="F26" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="G26"/>
+        <v>122</v>
+      </c>
+      <c r="G26">
+        <v>80504</v>
+      </c>
       <c r="H26" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>240</v>
+      </c>
+      <c r="B27" t="s">
+        <v>241</v>
+      </c>
       <c r="C27" t="s">
-        <v>207</v>
+        <v>123</v>
       </c>
       <c r="D27" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="E27" t="s">
-        <v>123</v>
+        <v>207</v>
       </c>
       <c r="F27" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="G27"/>
       <c r="H27" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="B28"/>
       <c r="C28" t="s">
-        <v>127</v>
+        <v>207</v>
       </c>
       <c r="D28" t="s">
-        <v>128</v>
+        <v>227</v>
       </c>
       <c r="E28" t="s">
-        <v>207</v>
+        <v>123</v>
       </c>
       <c r="F28" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="G28"/>
+        <v>126</v>
+      </c>
+      <c r="G28">
+        <v>83272</v>
+      </c>
       <c r="H28" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>244</v>
+      </c>
+      <c r="B29" t="s">
+        <v>245</v>
+      </c>
       <c r="C29" t="s">
-        <v>207</v>
+        <v>127</v>
       </c>
       <c r="D29" t="s">
-        <v>223</v>
+        <v>128</v>
       </c>
       <c r="E29" t="s">
-        <v>127</v>
+        <v>207</v>
       </c>
       <c r="F29" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="G29"/>
       <c r="H29" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      </c>
+        <v>246</v>
+      </c>
+      <c r="B30"/>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>207</v>
       </c>
       <c r="D30" t="s">
-        <v>131</v>
+        <v>227</v>
       </c>
       <c r="E30" t="s">
-        <v>207</v>
+        <v>127</v>
       </c>
       <c r="F30" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="G30"/>
+        <v>118</v>
+      </c>
+      <c r="G30">
+        <v>77666</v>
+      </c>
       <c r="H30" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>247</v>
+      </c>
+      <c r="B31" t="s">
+        <v>248</v>
+      </c>
       <c r="C31" t="s">
-        <v>207</v>
+        <v>130</v>
       </c>
       <c r="D31" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
       <c r="E31" t="s">
-        <v>130</v>
+        <v>207</v>
       </c>
       <c r="F31" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="G31"/>
       <c r="H31" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="B32"/>
       <c r="C32" t="s">
-        <v>133</v>
+        <v>207</v>
       </c>
       <c r="D32" t="s">
-        <v>248</v>
+        <v>227</v>
       </c>
       <c r="E32" t="s">
-        <v>207</v>
+        <v>130</v>
       </c>
       <c r="F32" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="G32"/>
+        <v>122</v>
+      </c>
+      <c r="G32">
+        <v>80504</v>
+      </c>
       <c r="H32" t="s">
-        <v>249</v>
+        <v>207</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>250</v>
       </c>
       <c r="B33" t="s">
         <v>251</v>
       </c>
       <c r="C33" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="D33" t="s">
-        <v>137</v>
+        <v>252</v>
       </c>
       <c r="E33" t="s">
         <v>207</v>
       </c>
       <c r="F33" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
         <v>207</v>
       </c>
       <c r="D34" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E34" t="s">
+        <v>133</v>
+      </c>
+      <c r="F34" t="s">
         <v>136</v>
       </c>
-      <c r="F34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34">
-        <v>80504</v>
+        <v>1003</v>
       </c>
       <c r="H34" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35">
-        <v>10</v>
+      <c r="A35" t="s">
+        <v>254</v>
       </c>
       <c r="B35" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C35" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D35" t="s">
-        <v>254</v>
+        <v>138</v>
       </c>
       <c r="E35" t="s">
         <v>207</v>
       </c>
       <c r="F35" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
         <v>207</v>
       </c>
       <c r="D36" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E36" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F36" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="G36">
-        <v>82314</v>
+        <v>80504</v>
       </c>
       <c r="H36" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B37" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C37" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D37" t="s">
-        <v>144</v>
+        <v>258</v>
       </c>
       <c r="E37" t="s">
         <v>207</v>
       </c>
       <c r="F37" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
         <v>207</v>
       </c>
       <c r="D38" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E38" t="s">
+        <v>140</v>
+      </c>
+      <c r="F38" t="s">
         <v>143</v>
       </c>
-      <c r="F38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38">
-        <v>78481</v>
+        <v>82314</v>
       </c>
       <c r="H38" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B39" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C39" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D39" t="s">
-        <v>259</v>
+        <v>145</v>
       </c>
       <c r="E39" t="s">
         <v>207</v>
       </c>
       <c r="F39" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
         <v>207</v>
       </c>
       <c r="D40" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E40" t="s">
+        <v>144</v>
+      </c>
+      <c r="F40" t="s">
         <v>147</v>
       </c>
-      <c r="F40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>84678</v>
+        <v>78481</v>
       </c>
       <c r="H40" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B41" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C41" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D41" t="s">
-        <v>152</v>
+        <v>263</v>
       </c>
       <c r="E41" t="s">
         <v>207</v>
       </c>
       <c r="F41" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
         <v>207</v>
       </c>
       <c r="D42" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E42" t="s">
+        <v>148</v>
+      </c>
+      <c r="F42" t="s">
         <v>151</v>
       </c>
-      <c r="F42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42">
-        <v>78482</v>
+        <v>84678</v>
       </c>
       <c r="H42" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B43" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C43" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D43" t="s">
-        <v>264</v>
+        <v>153</v>
       </c>
       <c r="E43" t="s">
         <v>207</v>
       </c>
       <c r="F43" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>249</v>
+        <v>228</v>
       </c>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44">
-[...4 lines deleted...]
-      </c>
+      <c r="A44" t="s">
+        <v>266</v>
+      </c>
+      <c r="B44"/>
       <c r="C44" t="s">
-        <v>107</v>
+        <v>207</v>
       </c>
       <c r="D44" t="s">
-        <v>266</v>
+        <v>227</v>
       </c>
       <c r="E44" t="s">
-        <v>207</v>
+        <v>152</v>
       </c>
       <c r="F44" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="G44"/>
+        <v>147</v>
+      </c>
+      <c r="G44">
+        <v>78482</v>
+      </c>
       <c r="H44" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" t="s">
+      <c r="A45">
+        <v>14</v>
+      </c>
+      <c r="B45" t="s">
         <v>267</v>
       </c>
-      <c r="B45"/>
       <c r="C45" t="s">
-        <v>207</v>
+        <v>155</v>
       </c>
       <c r="D45" t="s">
-        <v>223</v>
+        <v>268</v>
       </c>
       <c r="E45" t="s">
-        <v>107</v>
+        <v>207</v>
       </c>
       <c r="F45" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="G45"/>
       <c r="H45" t="s">
-        <v>207</v>
+        <v>228</v>
       </c>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46">
-[...4 lines deleted...]
-      </c>
+      <c r="A46" t="s">
+        <v>269</v>
+      </c>
+      <c r="B46"/>
       <c r="C46" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="D46" t="s">
-        <v>269</v>
+        <v>227</v>
       </c>
       <c r="E46" t="s">
-        <v>207</v>
+        <v>155</v>
       </c>
       <c r="F46" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="G46"/>
+        <v>136</v>
+      </c>
+      <c r="G46">
+        <v>1003</v>
+      </c>
       <c r="H46" t="s">
-        <v>249</v>
+        <v>207</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B47" t="s">
         <v>270</v>
       </c>
       <c r="C47" t="s">
-        <v>161</v>
+        <v>107</v>
       </c>
       <c r="D47" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="E47" t="s">
         <v>207</v>
       </c>
       <c r="F47" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
         <v>207</v>
       </c>
       <c r="D48" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E48" t="s">
-        <v>161</v>
+        <v>107</v>
       </c>
       <c r="F48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G48">
-        <v>82402</v>
+        <v>82487</v>
       </c>
       <c r="H48" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B49" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C49" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D49" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E49" t="s">
         <v>207</v>
       </c>
       <c r="F49" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>249</v>
+        <v>228</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" t="s">
+        <v>275</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50" t="s">
+        <v>207</v>
+      </c>
+      <c r="D50" t="s">
+        <v>227</v>
+      </c>
+      <c r="E50" t="s">
+        <v>159</v>
+      </c>
+      <c r="F50" t="s">
+        <v>136</v>
+      </c>
+      <c r="G50">
+        <v>1003</v>
+      </c>
+      <c r="H50" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51">
+        <v>17</v>
+      </c>
+      <c r="B51" t="s">
+        <v>276</v>
+      </c>
+      <c r="C51" t="s">
+        <v>162</v>
+      </c>
+      <c r="D51" t="s">
+        <v>258</v>
+      </c>
+      <c r="E51" t="s">
+        <v>207</v>
+      </c>
+      <c r="F51" t="s">
+        <v>227</v>
+      </c>
+      <c r="G51"/>
+      <c r="H51" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" t="s">
+        <v>277</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52" t="s">
+        <v>207</v>
+      </c>
+      <c r="D52" t="s">
+        <v>227</v>
+      </c>
+      <c r="E52" t="s">
+        <v>162</v>
+      </c>
+      <c r="F52" t="s">
+        <v>143</v>
+      </c>
+      <c r="G52">
+        <v>82402</v>
+      </c>
+      <c r="H52" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53">
+        <v>18</v>
+      </c>
+      <c r="B53" t="s">
+        <v>278</v>
+      </c>
+      <c r="C53" t="s">
+        <v>165</v>
+      </c>
+      <c r="D53" t="s">
+        <v>279</v>
+      </c>
+      <c r="E53" t="s">
+        <v>207</v>
+      </c>
+      <c r="F53" t="s">
+        <v>227</v>
+      </c>
+      <c r="G53"/>
+      <c r="H53" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" t="s">
+        <v>280</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54" t="s">
+        <v>207</v>
+      </c>
+      <c r="D54" t="s">
+        <v>227</v>
+      </c>
+      <c r="E54" t="s">
+        <v>165</v>
+      </c>
+      <c r="F54" t="s">
+        <v>136</v>
+      </c>
+      <c r="G54">
+        <v>1003</v>
+      </c>
+      <c r="H54" t="s">
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
-    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A17:H17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>