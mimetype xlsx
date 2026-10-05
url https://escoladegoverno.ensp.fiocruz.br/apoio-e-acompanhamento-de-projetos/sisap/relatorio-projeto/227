--- v1 (2026-07-26)
+++ v2 (2026-10-05)
@@ -247,51 +247,51 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">6151000213  </t>
   </si>
   <si>
-    <t>12/01/2022</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>