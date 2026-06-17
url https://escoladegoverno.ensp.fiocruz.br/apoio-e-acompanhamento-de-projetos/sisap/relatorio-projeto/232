--- v0 (2026-05-07)
+++ v1 (2026-06-17)
@@ -180,51 +180,51 @@
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>Prazo de Prorrogação</t>
   </si>
   <si>
     <t>Prazo Prestação de Contas</t>
   </si>
   <si>
     <t>Participantes</t>
   </si>
   <si>
     <t>Responsável CAAP</t>
   </si>
   <si>
     <t>Coordenador</t>
   </si>
   <si>
     <t>Analista Fiotec</t>
   </si>
   <si>
     <t>RUBIA FONTOURA DA SILVA E SILVA VAZ</t>
   </si>
   <si>
-    <t xml:space="preserve">Liliane Teixeira </t>
+    <t xml:space="preserve">Liliane Reis Teixeira </t>
   </si>
   <si>
     <t>Analista Fiotec à Definir</t>
   </si>
   <si>
     <t>Membros Participantes</t>
   </si>
   <si>
     <t>Atribuição</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>SIAPE</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telefone</t>
   </si>