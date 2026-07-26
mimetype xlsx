--- v0 (2026-05-06)
+++ v1 (2026-07-26)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 16-2021" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="428">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -244,51 +244,51 @@
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>SIAPE</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telefone</t>
   </si>
   <si>
     <t>RAMAL</t>
   </si>
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 12.439.300,18</t>
   </si>
   <si>
-    <t>R$ 1.507.861,39</t>
+    <t>R$ 1.507.861,36</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">6153000000 </t>
   </si>
   <si>
     <t>18/11/2021</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
@@ -406,60 +406,75 @@
   <si>
     <t>21/05/2024</t>
   </si>
   <si>
     <t>R$ 56.023,29</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>R$ 1.160.232,86</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>R$ 280.116,44</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>R$ 219.883,56</t>
   </si>
   <si>
+    <t>R$ 46.354,34</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339033 </t>
+  </si>
+  <si>
+    <t>R$ 2.050.278,10</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
     <t>Orçamento Recebido</t>
   </si>
   <si>
     <t>Orçamento Devolvido</t>
   </si>
   <si>
     <t>Saldo</t>
   </si>
   <si>
-    <t>R$ 9.662.346,75</t>
+    <t>R$ 11.758.979,19</t>
   </si>
   <si>
     <t>R$ 0</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Nota de Empenho</t>
   </si>
   <si>
     <t>Saldo da NE</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>Fiotec</t>
   </si>
   <si>
     <t xml:space="preserve">2021NE378 </t>
   </si>
@@ -493,78 +508,90 @@
   <si>
     <t xml:space="preserve">2023NE82 </t>
   </si>
   <si>
     <t xml:space="preserve">2023NE92 </t>
   </si>
   <si>
     <t xml:space="preserve">2023NE116 </t>
   </si>
   <si>
     <t xml:space="preserve">R$ 46.354,37 </t>
   </si>
   <si>
     <t xml:space="preserve">2023NE413 </t>
   </si>
   <si>
     <t xml:space="preserve">2023NE414 </t>
   </si>
   <si>
     <t xml:space="preserve">R$ 712.046,57 </t>
   </si>
   <si>
     <t xml:space="preserve">2023NE449 </t>
   </si>
   <si>
-    <t xml:space="preserve">R$ 896.516,90 </t>
+    <t xml:space="preserve">R$ 886.847,98 </t>
   </si>
   <si>
     <t xml:space="preserve">2024NE178 </t>
   </si>
   <si>
     <t xml:space="preserve">2024NE199 </t>
   </si>
   <si>
     <t xml:space="preserve">2024NE445 </t>
   </si>
   <si>
     <t xml:space="preserve">2025NE151 </t>
   </si>
   <si>
     <t xml:space="preserve">2025NE150 </t>
   </si>
   <si>
+    <t>R$ 46.354,37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026NE197 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026NE229 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 2.050.278,10 </t>
+  </si>
+  <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
-    <t>R$ 8.154.485,36</t>
+    <t>R$ 10.251.117,83</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
   <si>
     <t>Data Recebido</t>
   </si>
   <si>
     <t>Atividade / Meta</t>
   </si>
   <si>
     <t>Previsão</t>
   </si>
   <si>
     <t>R$ 888.152,13</t>
   </si>
@@ -694,50 +721,53 @@
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t xml:space="preserve">	Atividades 1.2, 2.2, 3.8, 4,8, 5.8 e 6.8</t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>27/10/2024</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t xml:space="preserve">	Atividades 1.3, 2.3, 3.9, 4.9, 5.9 e 6.9</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
     <t>R$ 860.232,87</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t xml:space="preserve">	Atividades 1.4, 2.4, 3.10, 4.10, 5.8 e 6.10</t>
   </si>
   <si>
     <t>R$ 51.813,70</t>
   </si>
   <si>
     <t>R$ 834.639,45</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">	Atividades 1.2, 2.5, 3.11, 4.11, 5.9 e 6.11</t>
   </si>
   <si>
     <t>R$ 773.779,73</t>
   </si>
   <si>
     <t>30/07/2025</t>
@@ -772,84 +802,93 @@
   <si>
     <t xml:space="preserve">	Atividades 1.3, 2.3, 3.15, 4.15, 5.10 e 6.15</t>
   </si>
   <si>
     <t>R$ 129.924,73</t>
   </si>
   <si>
     <t>30/10/2026</t>
   </si>
   <si>
     <t xml:space="preserve">	Atividades 1.4, 2.2, 3.16, 4.16, 5.11 e 6.16</t>
   </si>
   <si>
     <t>Total Previsto</t>
   </si>
   <si>
     <t>Saldo Real</t>
   </si>
   <si>
     <t>Total a Receber</t>
   </si>
   <si>
     <t>R$ 12.139.300,18</t>
   </si>
   <si>
-    <t>R$ 7.952.358,23</t>
-[...2 lines deleted...]
-    <t>R$ 4.186.941,95</t>
+    <t>R$ 8.008.381,52</t>
+  </si>
+  <si>
+    <t>R$ 4.130.918,66</t>
   </si>
   <si>
     <t>Execução</t>
   </si>
   <si>
     <t xml:space="preserve">Valor	</t>
   </si>
   <si>
     <t>Nota Fiscal</t>
   </si>
   <si>
     <t>Saldo nota fiscal</t>
   </si>
   <si>
     <t>2025NE150</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
+    <t>R$ 9.668,92</t>
+  </si>
+  <si>
+    <t>2023NE449</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>R$ 163.860,27</t>
+  </si>
+  <si>
+    <t>R$ 4.209,59</t>
+  </si>
+  <si>
     <t>2025NE151</t>
   </si>
   <si>
-    <t>27/12/2024</t>
-[...5 lines deleted...]
-    <t>R$ 163.860,27</t>
+    <t>2026NE197</t>
   </si>
   <si>
     <t>2024NE445</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
     <t>2024NE199</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>2021NE543</t>
   </si>
@@ -874,53 +913,50 @@
   <si>
     <t>2023NE413</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>00081257</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>2023NE116</t>
   </si>
   <si>
     <t>19/10/2023</t>
   </si>
   <si>
     <t>R$ 121.715,49</t>
   </si>
   <si>
-    <t>R$ 46.354,37</t>
-[...1 lines deleted...]
-  <si>
     <t>2022NE450</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>2023NE92</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>2023NE78</t>
   </si>
   <si>
     <t>13/02/2023</t>
@@ -1228,69 +1264,72 @@
   <si>
     <t>8 . 2</t>
   </si>
   <si>
     <t>8 . 3</t>
   </si>
   <si>
     <t>8 . 4</t>
   </si>
   <si>
     <t>8 . 5</t>
   </si>
   <si>
     <t>8 . 6</t>
   </si>
   <si>
     <t>8 . 7</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>Atividades 1.3, 2.3, 3.9, 4.9, 5.9 e 6.9</t>
   </si>
   <si>
+    <t>9 . 1</t>
+  </si>
+  <si>
+    <t>9 . 2</t>
+  </si>
+  <si>
+    <t>9 . 3</t>
+  </si>
+  <si>
+    <t>9 . 4</t>
+  </si>
+  <si>
+    <t>9 . 5</t>
+  </si>
+  <si>
+    <t>9 . 6</t>
+  </si>
+  <si>
+    <t>Atividades 1.4, 2.4, 3.10, 4.10, 5.8 e 6.10</t>
+  </si>
+  <si>
     <t>Pendente</t>
-  </si>
-[...16 lines deleted...]
-    <t>Atividades 1.4, 2.4, 3.10, 4.10, 5.8 e 6.10</t>
   </si>
   <si>
     <t>10 . 1</t>
   </si>
   <si>
     <t>Atividades 1.2, 2.5, 3.11, 4.11, 5.9 e 6.11</t>
   </si>
   <si>
     <t>Atividades 1.5, 2.6, 3.12, 4.12, 5.10 e 6.12</t>
   </si>
   <si>
     <t>Atividades 1.6, 2.7, 3.13, 4.13, 5.11 e 6.13</t>
   </si>
   <si>
     <t>Atividades 1.3, 2.3, 3.15, 4.15, 5.10 e 6.15</t>
   </si>
   <si>
     <t>Atividades 1.4, 2.2, 3.16, 4.16, 5.11 e 6.16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -2245,54 +2284,54 @@
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A8:G8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H69"/>
+  <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H69" sqref="H69"/>
+      <selection activeCell="H73" sqref="H73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="10"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:8">
@@ -2810,3152 +2849,3307 @@
       <c r="F36" s="16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="11" t="s">
         <v>86</v>
       </c>
       <c r="B37" t="s">
         <v>127</v>
       </c>
       <c r="C37" t="s">
         <v>126</v>
       </c>
       <c r="D37" t="s">
         <v>89</v>
       </c>
       <c r="E37" t="s">
         <v>90</v>
       </c>
       <c r="F37" s="16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="11"/>
-[...4 lines deleted...]
-      <c r="F38" s="16"/>
+      <c r="A38" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" t="s">
+        <v>128</v>
+      </c>
+      <c r="C38" t="s">
+        <v>129</v>
+      </c>
+      <c r="D38" t="s">
+        <v>89</v>
+      </c>
+      <c r="E38" t="s">
+        <v>130</v>
+      </c>
+      <c r="F38" s="16" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="5" t="s">
-[...10 lines deleted...]
-      <c r="F39" s="16"/>
+      <c r="A39" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" t="s">
+        <v>131</v>
+      </c>
+      <c r="C39" t="s">
+        <v>132</v>
+      </c>
+      <c r="D39" t="s">
+        <v>89</v>
+      </c>
+      <c r="E39" t="s">
+        <v>90</v>
+      </c>
+      <c r="F39" s="16" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="11" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A40" s="11"/>
+      <c r="B40"/>
+      <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40" s="16"/>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="12"/>
-[...7 lines deleted...]
-      <c r="A45" s="8" t="s">
+      <c r="A41" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="B45" s="9"/>
-[...8 lines deleted...]
-      <c r="A46" s="5" t="s">
+      <c r="B41" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41" s="16"/>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="B42" t="s">
+        <v>137</v>
+      </c>
+      <c r="C42" t="s">
+        <v>136</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42" s="16"/>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="12"/>
+      <c r="B43" s="14"/>
+      <c r="C43" s="14"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="17"/>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="10"/>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="B46" s="6" t="s">
+      <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="C46" s="6" t="s">
+      <c r="C48" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="D46" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="6" t="s">
+      <c r="D48" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="E48" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="F46" s="6" t="s">
+      <c r="F48" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="G46" s="6" t="s">
-[...28 lines deleted...]
-      <c r="H47" s="16" t="s">
+      <c r="G48" s="6" t="s">
         <v>140</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G48" t="s">
+      <c r="H48" s="7" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B49" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C49" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D49" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E49" t="s">
         <v>90</v>
       </c>
       <c r="F49" t="s">
         <v>78</v>
       </c>
       <c r="G49" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H49" s="16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B50" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C50" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D50" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E50" t="s">
         <v>90</v>
       </c>
       <c r="F50" t="s">
         <v>78</v>
       </c>
       <c r="G50" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H50" s="16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B51" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C51" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E51" t="s">
         <v>90</v>
       </c>
       <c r="F51" t="s">
         <v>78</v>
       </c>
       <c r="G51" t="s">
+        <v>147</v>
+      </c>
+      <c r="H51" s="16" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B52" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C52" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="D52" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E52" t="s">
         <v>90</v>
       </c>
       <c r="F52" t="s">
         <v>78</v>
       </c>
       <c r="G52" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H52" s="16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B53" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C53" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D53" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E53" t="s">
         <v>90</v>
       </c>
       <c r="F53" t="s">
         <v>78</v>
       </c>
       <c r="G53" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="H53" s="16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
         <v>101</v>
       </c>
       <c r="C54" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D54" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E54" t="s">
         <v>90</v>
       </c>
       <c r="F54" t="s">
         <v>78</v>
       </c>
       <c r="G54" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H54" s="16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B55" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C55" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="E55" t="s">
         <v>90</v>
       </c>
       <c r="F55" t="s">
         <v>78</v>
       </c>
       <c r="G55" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="H55" s="16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>101</v>
       </c>
       <c r="C56" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D56" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="E56" t="s">
         <v>90</v>
       </c>
       <c r="F56" t="s">
         <v>78</v>
       </c>
       <c r="G56" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="H56" s="16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B57" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="C57" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D57" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E57" t="s">
         <v>90</v>
       </c>
       <c r="F57" t="s">
         <v>78</v>
       </c>
       <c r="G57" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="H57" s="16" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B58" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="C58" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="D58" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E58" t="s">
         <v>90</v>
       </c>
       <c r="F58" t="s">
         <v>78</v>
       </c>
       <c r="G58" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H58" s="16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B59" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="C59" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D59" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E59" t="s">
         <v>90</v>
       </c>
       <c r="F59" t="s">
         <v>78</v>
       </c>
       <c r="G59" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H59" s="16" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B60" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C60" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D60" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E60" t="s">
         <v>90</v>
       </c>
       <c r="F60" t="s">
         <v>78</v>
       </c>
       <c r="G60" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H60" s="16" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B61" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C61" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="D61" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E61" t="s">
         <v>90</v>
       </c>
       <c r="F61" t="s">
         <v>78</v>
       </c>
       <c r="G61" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H61" s="16" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B62" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C62" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D62" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E62" t="s">
         <v>90</v>
       </c>
       <c r="F62" t="s">
         <v>78</v>
       </c>
       <c r="G62" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="H62" s="16" t="s">
-        <v>140</v>
+        <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B63" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C63" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D63" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E63" t="s">
         <v>90</v>
       </c>
       <c r="F63" t="s">
         <v>78</v>
       </c>
       <c r="G63" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H63" s="16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B64" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C64" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D64" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E64" t="s">
         <v>90</v>
       </c>
       <c r="F64" t="s">
         <v>78</v>
       </c>
       <c r="G64" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="H64" s="16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="11" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="B65" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="C65" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D65" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E65" t="s">
         <v>90</v>
       </c>
       <c r="F65" t="s">
         <v>78</v>
       </c>
       <c r="G65" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H65" s="16" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="11"/>
-[...6 lines deleted...]
-      <c r="H66" s="16"/>
+      <c r="A66" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" t="s">
+        <v>125</v>
+      </c>
+      <c r="C66" t="s">
+        <v>126</v>
+      </c>
+      <c r="D66" t="s">
+        <v>143</v>
+      </c>
+      <c r="E66" t="s">
+        <v>90</v>
+      </c>
+      <c r="F66" t="s">
+        <v>78</v>
+      </c>
+      <c r="G66" t="s">
+        <v>166</v>
+      </c>
+      <c r="H66" s="16" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H67" s="16"/>
+      <c r="A67" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="B67" t="s">
+        <v>127</v>
+      </c>
+      <c r="C67" t="s">
+        <v>126</v>
+      </c>
+      <c r="D67" t="s">
+        <v>143</v>
+      </c>
+      <c r="E67" t="s">
+        <v>90</v>
+      </c>
+      <c r="F67" t="s">
+        <v>78</v>
+      </c>
+      <c r="G67" t="s">
+        <v>167</v>
+      </c>
+      <c r="H67" s="16" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="11" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="B68" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C68" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-      <c r="H68" s="16"/>
+        <v>129</v>
+      </c>
+      <c r="D68" t="s">
+        <v>143</v>
+      </c>
+      <c r="E68" t="s">
+        <v>90</v>
+      </c>
+      <c r="F68" t="s">
+        <v>78</v>
+      </c>
+      <c r="G68" t="s">
+        <v>169</v>
+      </c>
+      <c r="H68" s="16" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" s="12"/>
-[...6 lines deleted...]
-      <c r="H69" s="17"/>
+      <c r="A69" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="B69" t="s">
+        <v>131</v>
+      </c>
+      <c r="C69" t="s">
+        <v>132</v>
+      </c>
+      <c r="D69" t="s">
+        <v>143</v>
+      </c>
+      <c r="E69" t="s">
+        <v>90</v>
+      </c>
+      <c r="F69" t="s">
+        <v>78</v>
+      </c>
+      <c r="G69" t="s">
+        <v>170</v>
+      </c>
+      <c r="H69" s="16" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="11"/>
+      <c r="B70"/>
+      <c r="C70"/>
+      <c r="D70"/>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70"/>
+      <c r="H70" s="16"/>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D71"/>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71"/>
+      <c r="H71" s="16"/>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B72" t="s">
+        <v>176</v>
+      </c>
+      <c r="C72" t="s">
+        <v>175</v>
+      </c>
+      <c r="D72"/>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
+      <c r="H72" s="16"/>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="12"/>
+      <c r="B73" s="14"/>
+      <c r="C73" s="14"/>
+      <c r="D73" s="14"/>
+      <c r="E73" s="14"/>
+      <c r="F73" s="14"/>
+      <c r="G73" s="14"/>
+      <c r="H73" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A13:F13"/>
-    <mergeCell ref="A45:H45"/>
+    <mergeCell ref="A47:H47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G132"/>
+  <dimension ref="A1:G135"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G132" sqref="G132"/>
+      <selection activeCell="G135" sqref="G135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B5" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="C5" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="D5" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B6" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="C6" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="D6" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B7" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="C7" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="D7" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B8" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="C8" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="D8" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B9" t="s">
         <v>106</v>
       </c>
       <c r="C9" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="D9" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B10" t="s">
         <v>106</v>
       </c>
       <c r="C10" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="D10" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B11" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C11" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="D11" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B12" t="s">
         <v>106</v>
       </c>
       <c r="C12" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="D12" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B13" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="C13" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="D13" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B14" t="s">
         <v>121</v>
       </c>
       <c r="C14" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="D14" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B15" t="s">
         <v>101</v>
       </c>
       <c r="C15" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="D15" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B16" t="s">
         <v>106</v>
       </c>
       <c r="C16" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="D16" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B17" t="s">
         <v>106</v>
       </c>
       <c r="C17" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="D17" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B18" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C18" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="D18" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="D19" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B20" t="s">
         <v>121</v>
       </c>
       <c r="C20" t="s">
         <v>113</v>
       </c>
       <c r="D20" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B21" t="s">
         <v>101</v>
       </c>
       <c r="C21" t="s">
         <v>113</v>
       </c>
       <c r="D21" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B22" t="s">
         <v>101</v>
       </c>
       <c r="C22" t="s">
         <v>113</v>
       </c>
       <c r="D22" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B23" t="s">
         <v>101</v>
       </c>
       <c r="C23" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="D23" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B24" t="s">
         <v>121</v>
       </c>
       <c r="C24" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="D24" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B25" t="s">
         <v>101</v>
       </c>
       <c r="C25" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="D25" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B26" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C26" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="D26" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="D27" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="D28" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B29" t="s">
         <v>121</v>
       </c>
       <c r="C29" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="D29" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B30" t="s">
         <v>106</v>
       </c>
       <c r="C30" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="D30" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B31" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="C31" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="D31" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" s="16"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B32" t="s">
         <v>101</v>
       </c>
       <c r="C32" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="D32" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" s="16"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B33" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C33" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="D33" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" s="16"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="D34" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" s="16"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B35" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="C35" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="D35" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" s="16"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="D36" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" s="16"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="C37" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="D37" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" s="16"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="D38" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" s="16"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="D39" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" s="16"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B40" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="C40" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="D40" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" s="16"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B41" t="s">
         <v>101</v>
       </c>
       <c r="C41" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="D41" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" s="16"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B42" t="s">
         <v>101</v>
       </c>
       <c r="C42" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="D42" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" s="16"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="D43" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" s="16"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B44" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="C44" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="D44" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" s="16"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="C45" t="s">
         <v>120</v>
       </c>
       <c r="D45" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" s="16"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="D46" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" s="16"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B47" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="C47" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="D47" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" s="16"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="D48" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" s="16"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B49" t="s">
         <v>121</v>
       </c>
       <c r="C49" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="D49" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" s="16"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="D50" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" s="16"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B51" t="s">
         <v>121</v>
       </c>
       <c r="C51" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="D51" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" s="16"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B52" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="C52" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="D52" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" s="16"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="D53" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" s="16"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B54" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="C54" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="D54" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" s="16"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
         <v>121</v>
       </c>
       <c r="C55" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="D55" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" s="16"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B56" t="s">
         <v>121</v>
       </c>
       <c r="C56" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="D56" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" s="16"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B57" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="C57" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="D57" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" s="16"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B58" t="s">
         <v>121</v>
       </c>
       <c r="C58" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="D58" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" s="16"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="11" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B59" t="s">
         <v>106</v>
       </c>
       <c r="C59" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="D59" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" s="16"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="11" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="B60" t="s">
-        <v>224</v>
+        <v>121</v>
       </c>
       <c r="C60" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="D60" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" s="16"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="11" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B61" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="C61" t="s">
-        <v>214</v>
+        <v>235</v>
       </c>
       <c r="D61" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" s="16"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="11" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="B62" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="C62" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="D62" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" s="16"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B63" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="C63" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="D63" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" s="16"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B64" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="C64" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="D64" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" s="16"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B65" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="C65" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="D65" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" s="16"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B66" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="C66" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="D66" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" s="16"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="11" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B67" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="C67" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="D67" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" s="16"/>
     </row>
     <row r="68" spans="1:7">
-      <c r="A68" s="11"/>
-[...2 lines deleted...]
-      <c r="D68"/>
+      <c r="A68" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="B68" t="s">
+        <v>253</v>
+      </c>
+      <c r="C68" t="s">
+        <v>254</v>
+      </c>
+      <c r="D68" t="s">
+        <v>255</v>
+      </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" s="16"/>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="11"/>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" s="16"/>
     </row>
     <row r="70" spans="1:7">
-      <c r="A70" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A70" s="11"/>
+      <c r="B70"/>
+      <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70" s="16"/>
     </row>
     <row r="71" spans="1:7">
-      <c r="A71" s="11" t="s">
-[...6 lines deleted...]
-        <v>251</v>
+      <c r="A71" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>258</v>
       </c>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" s="16"/>
     </row>
     <row r="72" spans="1:7">
-      <c r="A72" s="12"/>
-[...16 lines deleted...]
-      <c r="G75" s="10"/>
+      <c r="A72" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="B72" t="s">
+        <v>260</v>
+      </c>
+      <c r="C72" t="s">
+        <v>261</v>
+      </c>
+      <c r="D72"/>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72" s="16"/>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="12"/>
+      <c r="B73" s="14"/>
+      <c r="C73" s="14"/>
+      <c r="D73" s="14"/>
+      <c r="E73" s="14"/>
+      <c r="F73" s="14"/>
+      <c r="G73" s="17"/>
     </row>
     <row r="76" spans="1:7">
-      <c r="A76" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C76" s="6" t="s">
+      <c r="A76" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="B76" s="9"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="9"/>
+      <c r="E76" s="9"/>
+      <c r="F76" s="9"/>
+      <c r="G76" s="10"/>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="C77" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="D76" s="6" t="s">
-[...5 lines deleted...]
-      <c r="F76" s="6" t="s">
+      <c r="D77" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="F77" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="G76" s="7" t="s">
-[...23 lines deleted...]
-        <v>167</v>
+      <c r="G77" s="7" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B78" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="C78">
         <v>6153000000</v>
       </c>
       <c r="D78" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="E78">
-        <v>83077</v>
+        <v>83083</v>
       </c>
       <c r="F78" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="G78" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B79" t="s">
-        <v>227</v>
+        <v>268</v>
       </c>
       <c r="C79">
         <v>6153000000</v>
       </c>
       <c r="D79" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="E79">
-        <v>83076</v>
+        <v>83065</v>
       </c>
       <c r="F79" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="G79" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B80" t="s">
-        <v>121</v>
+        <v>271</v>
       </c>
       <c r="C80">
         <v>6153000000</v>
       </c>
       <c r="D80" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="E80">
-        <v>83071</v>
+        <v>83067</v>
       </c>
       <c r="F80" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="G80" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B81" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="C81">
         <v>6153000000</v>
       </c>
       <c r="D81" t="s">
-        <v>258</v>
+        <v>273</v>
       </c>
       <c r="E81">
         <v>83067</v>
       </c>
       <c r="F81" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="G81" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B82" t="s">
-        <v>261</v>
+        <v>121</v>
       </c>
       <c r="C82">
         <v>6153000000</v>
       </c>
       <c r="D82" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="E82">
-        <v>83067</v>
+        <v>83071</v>
       </c>
       <c r="F82" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="G82" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B83" t="s">
-        <v>121</v>
+        <v>237</v>
       </c>
       <c r="C83">
         <v>6153000000</v>
       </c>
       <c r="D83" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="E83">
-        <v>82671</v>
+        <v>83076</v>
       </c>
       <c r="F83" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="G83" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B84" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="C84">
         <v>6153000000</v>
       </c>
       <c r="D84" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="E84">
-        <v>82538</v>
+        <v>83077</v>
       </c>
       <c r="F84" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="G84" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B85" t="s">
-        <v>211</v>
+        <v>168</v>
       </c>
       <c r="C85">
         <v>6153000000</v>
       </c>
       <c r="D85" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="E85">
-        <v>82530</v>
+        <v>83065</v>
       </c>
       <c r="F85" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G85" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B86" t="s">
-        <v>211</v>
+        <v>121</v>
       </c>
       <c r="C86">
         <v>6153000000</v>
       </c>
       <c r="D86" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
       <c r="E86">
-        <v>82028</v>
+        <v>82671</v>
       </c>
       <c r="F86" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="G86" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B87" t="s">
         <v>121</v>
       </c>
       <c r="C87">
         <v>6153000000</v>
       </c>
       <c r="D87" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="E87">
-        <v>81634</v>
+        <v>82538</v>
       </c>
       <c r="F87" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="G87" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B88" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C88">
         <v>6153000000</v>
       </c>
       <c r="D88" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="E88">
-        <v>81267</v>
+        <v>82530</v>
       </c>
       <c r="F88" t="s">
-        <v>120</v>
+        <v>278</v>
       </c>
       <c r="G88" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B89" t="s">
-        <v>119</v>
+        <v>220</v>
       </c>
       <c r="C89">
         <v>6153000000</v>
       </c>
       <c r="D89" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="E89">
-        <v>81551</v>
+        <v>82028</v>
       </c>
       <c r="F89" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="G89" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B90" t="s">
-        <v>272</v>
+        <v>121</v>
       </c>
       <c r="C90">
         <v>6153000000</v>
       </c>
       <c r="D90" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="E90">
-        <v>81551</v>
+        <v>81634</v>
       </c>
       <c r="F90" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="G90" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B91" t="s">
-        <v>121</v>
+        <v>222</v>
       </c>
       <c r="C91">
         <v>6153000000</v>
       </c>
       <c r="D91" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>282</v>
+      </c>
+      <c r="E91">
+        <v>81267</v>
       </c>
       <c r="F91" t="s">
-        <v>275</v>
+        <v>120</v>
       </c>
       <c r="G91" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B92" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C92">
         <v>6153000000</v>
       </c>
       <c r="D92" t="s">
-        <v>276</v>
+        <v>283</v>
       </c>
       <c r="E92">
-        <v>81264</v>
+        <v>81551</v>
       </c>
       <c r="F92" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="G92" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B93" t="s">
-        <v>211</v>
+        <v>285</v>
       </c>
       <c r="C93">
         <v>6153000000</v>
       </c>
       <c r="D93" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>286</v>
+      </c>
+      <c r="E93">
+        <v>81551</v>
       </c>
       <c r="F93" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="G93" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B94" t="s">
         <v>121</v>
       </c>
       <c r="C94">
         <v>6153000000</v>
       </c>
       <c r="D94" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>80421</v>
+        <v>286</v>
+      </c>
+      <c r="E94" t="s">
+        <v>287</v>
       </c>
       <c r="F94" t="s">
-        <v>208</v>
+        <v>288</v>
       </c>
       <c r="G94" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B95" t="s">
-        <v>101</v>
+        <v>121</v>
       </c>
       <c r="C95">
         <v>6153000000</v>
       </c>
       <c r="D95" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="E95">
-        <v>80402</v>
+        <v>81264</v>
       </c>
       <c r="F95" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="G95" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B96" t="s">
-        <v>121</v>
+        <v>220</v>
       </c>
       <c r="C96">
         <v>6153000000</v>
       </c>
       <c r="D96" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>80081</v>
+        <v>286</v>
+      </c>
+      <c r="E96" t="s">
+        <v>291</v>
       </c>
       <c r="F96" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="G96" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B97" t="s">
-        <v>283</v>
+        <v>121</v>
       </c>
       <c r="C97">
         <v>6153000000</v>
       </c>
       <c r="D97" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="E97">
-        <v>79989</v>
+        <v>80421</v>
       </c>
       <c r="F97" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="G97" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B98" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C98">
         <v>6153000000</v>
       </c>
       <c r="D98" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="E98">
-        <v>80051</v>
+        <v>80402</v>
       </c>
       <c r="F98" t="s">
-        <v>203</v>
+        <v>293</v>
       </c>
       <c r="G98" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B99" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="C99">
         <v>6153000000</v>
       </c>
       <c r="D99" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="E99">
-        <v>80052</v>
+        <v>80081</v>
       </c>
       <c r="F99" t="s">
-        <v>203</v>
+        <v>295</v>
       </c>
       <c r="G99" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B100" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C100">
         <v>6153000000</v>
       </c>
       <c r="D100" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="E100">
-        <v>80056</v>
+        <v>80052</v>
       </c>
       <c r="F100" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="G100" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B101" t="s">
-        <v>284</v>
+        <v>106</v>
       </c>
       <c r="C101">
         <v>6153000000</v>
       </c>
       <c r="D101" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="E101">
-        <v>79989</v>
+        <v>80051</v>
       </c>
       <c r="F101" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="G101" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B102" t="s">
-        <v>101</v>
+        <v>296</v>
       </c>
       <c r="C102">
         <v>6153000000</v>
       </c>
       <c r="D102" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="E102">
-        <v>79916</v>
+        <v>79989</v>
       </c>
       <c r="F102" t="s">
-        <v>286</v>
+        <v>212</v>
       </c>
       <c r="G102" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B103" t="s">
-        <v>189</v>
+        <v>168</v>
       </c>
       <c r="C103">
         <v>6153000000</v>
       </c>
       <c r="D103" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="E103">
-        <v>79813</v>
+        <v>79989</v>
       </c>
       <c r="F103" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="G103" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B104" t="s">
         <v>101</v>
       </c>
       <c r="C104">
         <v>6153000000</v>
       </c>
       <c r="D104" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="E104">
-        <v>79814</v>
+        <v>80056</v>
       </c>
       <c r="F104" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="G104" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B105" t="s">
-        <v>189</v>
+        <v>101</v>
       </c>
       <c r="C105">
         <v>6153000000</v>
       </c>
       <c r="D105" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="E105">
-        <v>79789</v>
+        <v>79916</v>
       </c>
       <c r="F105" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="G105" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B106" t="s">
-        <v>106</v>
+        <v>198</v>
       </c>
       <c r="C106">
         <v>6153000000</v>
       </c>
       <c r="D106" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="E106">
-        <v>79326</v>
+        <v>79813</v>
       </c>
       <c r="F106" t="s">
-        <v>288</v>
+        <v>207</v>
       </c>
       <c r="G106" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B107" t="s">
-        <v>121</v>
+        <v>101</v>
       </c>
       <c r="C107">
         <v>6153000000</v>
       </c>
       <c r="D107" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="E107">
-        <v>79107</v>
+        <v>79814</v>
       </c>
       <c r="F107" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="G107" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B108" t="s">
-        <v>121</v>
+        <v>198</v>
       </c>
       <c r="C108">
         <v>6153000000</v>
       </c>
       <c r="D108" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="E108">
-        <v>79108</v>
+        <v>79789</v>
       </c>
       <c r="F108" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="G108" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B109" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C109">
         <v>6153000000</v>
       </c>
       <c r="D109" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="E109">
-        <v>79044</v>
+        <v>79326</v>
       </c>
       <c r="F109" t="s">
-        <v>109</v>
+        <v>300</v>
       </c>
       <c r="G109" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B110" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="C110">
         <v>6153000000</v>
       </c>
       <c r="D110" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="E110">
-        <v>78875</v>
+        <v>79107</v>
       </c>
       <c r="F110" t="s">
-        <v>291</v>
+        <v>206</v>
       </c>
       <c r="G110" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B111" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="C111">
         <v>6153000000</v>
       </c>
       <c r="D111" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E111">
-        <v>78591</v>
+        <v>79108</v>
       </c>
       <c r="F111" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="G111" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="11" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B112" t="s">
         <v>101</v>
       </c>
       <c r="C112">
         <v>6153000000</v>
       </c>
       <c r="D112" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="E112">
-        <v>78409</v>
+        <v>79044</v>
       </c>
       <c r="F112" t="s">
-        <v>196</v>
+        <v>109</v>
       </c>
       <c r="G112" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="11" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B113" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="C113">
         <v>6153000000</v>
       </c>
       <c r="D113" t="s">
-        <v>269</v>
+        <v>297</v>
       </c>
       <c r="E113">
-        <v>78146</v>
+        <v>78875</v>
       </c>
       <c r="F113" t="s">
-        <v>113</v>
+        <v>303</v>
       </c>
       <c r="G113" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="11" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B114" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C114">
         <v>6153000000</v>
       </c>
       <c r="D114" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="E114">
-        <v>78152</v>
+        <v>78591</v>
       </c>
       <c r="F114" t="s">
-        <v>113</v>
+        <v>305</v>
       </c>
       <c r="G114" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="11" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B115" t="s">
         <v>101</v>
       </c>
       <c r="C115">
         <v>6153000000</v>
       </c>
       <c r="D115" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="E115">
-        <v>78273</v>
+        <v>78409</v>
       </c>
       <c r="F115" t="s">
-        <v>113</v>
+        <v>205</v>
       </c>
       <c r="G115" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="11" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B116" t="s">
-        <v>101</v>
+        <v>121</v>
       </c>
       <c r="C116">
         <v>6153000000</v>
       </c>
       <c r="D116" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="E116">
-        <v>78209</v>
+        <v>78146</v>
       </c>
       <c r="F116" t="s">
-        <v>195</v>
+        <v>113</v>
       </c>
       <c r="G116" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="11" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B117" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C117">
         <v>6153000000</v>
       </c>
       <c r="D117" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="E117">
-        <v>77818</v>
+        <v>78152</v>
       </c>
       <c r="F117" t="s">
-        <v>298</v>
+        <v>113</v>
       </c>
       <c r="G117" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="11" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B118" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C118">
         <v>6153000000</v>
       </c>
       <c r="D118" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="E118">
-        <v>77626</v>
+        <v>78273</v>
       </c>
       <c r="F118" t="s">
-        <v>300</v>
+        <v>113</v>
       </c>
       <c r="G118" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="11" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B119" t="s">
         <v>101</v>
       </c>
       <c r="C119">
         <v>6153000000</v>
       </c>
       <c r="D119" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="E119">
-        <v>77580</v>
+        <v>78209</v>
       </c>
       <c r="F119" t="s">
-        <v>301</v>
+        <v>204</v>
       </c>
       <c r="G119" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="11" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B120" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="C120">
         <v>6153000000</v>
       </c>
       <c r="D120" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="E120">
-        <v>77557</v>
+        <v>77818</v>
       </c>
       <c r="F120" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="G120" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="11" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B121" t="s">
-        <v>189</v>
+        <v>106</v>
       </c>
       <c r="C121">
         <v>6153000000</v>
       </c>
       <c r="D121" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="E121">
-        <v>77553</v>
+        <v>77626</v>
       </c>
       <c r="F121" t="s">
-        <v>188</v>
+        <v>312</v>
       </c>
       <c r="G121" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="11" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B122" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C122">
         <v>6153000000</v>
       </c>
       <c r="D122" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="E122">
-        <v>77552</v>
+        <v>77580</v>
       </c>
       <c r="F122" t="s">
-        <v>188</v>
+        <v>313</v>
       </c>
       <c r="G122" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="11" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="B123" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="C123">
         <v>6153000000</v>
       </c>
       <c r="D123" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="E123">
-        <v>77503</v>
+        <v>77557</v>
       </c>
       <c r="F123" t="s">
-        <v>184</v>
+        <v>314</v>
       </c>
       <c r="G123" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="11" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="B124" t="s">
-        <v>106</v>
+        <v>198</v>
       </c>
       <c r="C124">
         <v>6153000000</v>
       </c>
       <c r="D124" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="E124">
-        <v>77214</v>
+        <v>77553</v>
       </c>
       <c r="F124" t="s">
-        <v>305</v>
+        <v>197</v>
       </c>
       <c r="G124" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="11" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="B125" t="s">
-        <v>182</v>
+        <v>106</v>
       </c>
       <c r="C125">
         <v>6153000000</v>
       </c>
       <c r="D125" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="E125">
-        <v>77119</v>
+        <v>77552</v>
       </c>
       <c r="F125" t="s">
-        <v>306</v>
+        <v>197</v>
       </c>
       <c r="G125" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B126" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="C126">
         <v>6153000000</v>
       </c>
       <c r="D126" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="E126">
-        <v>76619</v>
+        <v>77503</v>
       </c>
       <c r="F126" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="G126" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B127" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="C127">
         <v>6153000000</v>
       </c>
       <c r="D127" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="E127">
-        <v>76619</v>
+        <v>77214</v>
       </c>
       <c r="F127" t="s">
-        <v>178</v>
+        <v>317</v>
       </c>
       <c r="G127" s="16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B128" t="s">
-        <v>91</v>
+        <v>191</v>
       </c>
       <c r="C128">
         <v>6153000000</v>
       </c>
       <c r="D128" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="E128">
+        <v>77119</v>
+      </c>
+      <c r="F128" t="s">
+        <v>318</v>
+      </c>
+      <c r="G128" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="B129" t="s">
+        <v>87</v>
+      </c>
+      <c r="C129">
+        <v>6153000000</v>
+      </c>
+      <c r="D129" t="s">
+        <v>319</v>
+      </c>
+      <c r="E129">
         <v>76619</v>
       </c>
-      <c r="F128" t="s">
-[...13 lines deleted...]
-      <c r="G129" s="16"/>
+      <c r="F129" t="s">
+        <v>187</v>
+      </c>
+      <c r="G129" s="16" t="s">
+        <v>176</v>
+      </c>
     </row>
     <row r="130" spans="1:7">
-      <c r="A130" s="19" t="s">
-[...9 lines deleted...]
-      <c r="G130" s="16"/>
+      <c r="A130" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="B130" t="s">
+        <v>93</v>
+      </c>
+      <c r="C130">
+        <v>6153000000</v>
+      </c>
+      <c r="D130" t="s">
+        <v>320</v>
+      </c>
+      <c r="E130">
+        <v>76619</v>
+      </c>
+      <c r="F130" t="s">
+        <v>187</v>
+      </c>
+      <c r="G130" s="16" t="s">
+        <v>176</v>
+      </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="11" t="s">
-        <v>250</v>
+        <v>143</v>
       </c>
       <c r="B131" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-      <c r="G131" s="16"/>
+        <v>91</v>
+      </c>
+      <c r="C131">
+        <v>6153000000</v>
+      </c>
+      <c r="D131" t="s">
+        <v>321</v>
+      </c>
+      <c r="E131">
+        <v>76619</v>
+      </c>
+      <c r="F131" t="s">
+        <v>187</v>
+      </c>
+      <c r="G131" s="16" t="s">
+        <v>176</v>
+      </c>
     </row>
     <row r="132" spans="1:7">
-      <c r="A132" s="12"/>
-[...5 lines deleted...]
-      <c r="G132" s="17"/>
+      <c r="A132" s="11"/>
+      <c r="B132"/>
+      <c r="C132"/>
+      <c r="D132"/>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132" s="16"/>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" s="19" t="s">
+        <v>322</v>
+      </c>
+      <c r="B133" s="19" t="s">
+        <v>323</v>
+      </c>
+      <c r="C133"/>
+      <c r="D133"/>
+      <c r="E133"/>
+      <c r="F133"/>
+      <c r="G133" s="16"/>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="B134" t="s">
+        <v>176</v>
+      </c>
+      <c r="C134"/>
+      <c r="D134"/>
+      <c r="E134"/>
+      <c r="F134"/>
+      <c r="G134" s="16"/>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135" s="12"/>
+      <c r="B135" s="14"/>
+      <c r="C135" s="14"/>
+      <c r="D135" s="14"/>
+      <c r="E135" s="14"/>
+      <c r="F135" s="14"/>
+      <c r="G135" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="D10:G10"/>
     <mergeCell ref="D11:G11"/>
     <mergeCell ref="D12:G12"/>
     <mergeCell ref="D13:G13"/>
     <mergeCell ref="D14:G14"/>
     <mergeCell ref="D15:G15"/>
     <mergeCell ref="D16:G16"/>
     <mergeCell ref="D17:G17"/>
     <mergeCell ref="D18:G18"/>
     <mergeCell ref="D19:G19"/>
     <mergeCell ref="D20:G20"/>
     <mergeCell ref="D21:G21"/>
     <mergeCell ref="D22:G22"/>
@@ -5982,1850 +6176,1875 @@
     <mergeCell ref="D43:G43"/>
     <mergeCell ref="D44:G44"/>
     <mergeCell ref="D45:G45"/>
     <mergeCell ref="D46:G46"/>
     <mergeCell ref="D47:G47"/>
     <mergeCell ref="D48:G48"/>
     <mergeCell ref="D49:G49"/>
     <mergeCell ref="D50:G50"/>
     <mergeCell ref="D51:G51"/>
     <mergeCell ref="D52:G52"/>
     <mergeCell ref="D53:G53"/>
     <mergeCell ref="D54:G54"/>
     <mergeCell ref="D55:G55"/>
     <mergeCell ref="D56:G56"/>
     <mergeCell ref="D57:G57"/>
     <mergeCell ref="D58:G58"/>
     <mergeCell ref="D59:G59"/>
     <mergeCell ref="D60:G60"/>
     <mergeCell ref="D61:G61"/>
     <mergeCell ref="D62:G62"/>
     <mergeCell ref="D63:G63"/>
     <mergeCell ref="D64:G64"/>
     <mergeCell ref="D65:G65"/>
     <mergeCell ref="D66:G66"/>
     <mergeCell ref="D67:G67"/>
-    <mergeCell ref="A75:G75"/>
+    <mergeCell ref="D68:G68"/>
+    <mergeCell ref="A76:G76"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M80"/>
+  <dimension ref="A1:M81"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6">
         <v>9951440.14</v>
       </c>
       <c r="G6" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="H6" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="I6" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="J6" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>345</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>333</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="F10" s="6" t="s">
         <v>334</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="C11" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D11" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="E11" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="F11" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
       <c r="G11" t="s">
         <v>4</v>
       </c>
       <c r="H11" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="I11" t="s">
         <v>54</v>
       </c>
       <c r="J11" t="s">
         <v>54</v>
       </c>
       <c r="K11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="8" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>86</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="B17" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="C17" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="D17" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="E17" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F17" t="s">
         <v>54</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>348</v>
+        <v>360</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
       <c r="E18" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="F18" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="G18">
         <v>76619</v>
       </c>
       <c r="H18" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="B19" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="C19" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="D19" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="E19" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="F20" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="G20">
         <v>77119</v>
       </c>
       <c r="H20" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="E21" t="s">
         <v>106</v>
       </c>
       <c r="F21" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="G21">
         <v>77214</v>
       </c>
       <c r="H21" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D22" t="s">
         <v>54</v>
       </c>
       <c r="E22" t="s">
         <v>106</v>
       </c>
       <c r="F22" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="G22">
         <v>77503</v>
       </c>
       <c r="H22" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="B23" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="C23" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="D23" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="E23" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D24" t="s">
         <v>54</v>
       </c>
       <c r="E24" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="F24" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="G24">
         <v>77553</v>
       </c>
       <c r="H24" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D25" t="s">
         <v>54</v>
       </c>
       <c r="E25" t="s">
         <v>121</v>
       </c>
       <c r="F25" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="G25">
         <v>77557</v>
       </c>
       <c r="H25" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D26" t="s">
         <v>54</v>
       </c>
       <c r="E26" t="s">
         <v>101</v>
       </c>
       <c r="F26" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="G26">
         <v>77580</v>
       </c>
       <c r="H26" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D27" t="s">
         <v>54</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="F27" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="G27">
         <v>77626</v>
       </c>
       <c r="H27" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D28" t="s">
         <v>54</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="F28" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="G28">
         <v>77818</v>
       </c>
       <c r="H28" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D29" t="s">
         <v>54</v>
       </c>
       <c r="E29" t="s">
         <v>106</v>
       </c>
       <c r="F29" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="G29">
         <v>77552</v>
       </c>
       <c r="H29" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="B30" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="C30" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="D30" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="E30" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D31" t="s">
         <v>54</v>
       </c>
       <c r="E31" t="s">
         <v>121</v>
       </c>
       <c r="F31" t="s">
         <v>113</v>
       </c>
       <c r="G31">
         <v>78146</v>
       </c>
       <c r="H31" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D32" t="s">
         <v>54</v>
       </c>
       <c r="E32" t="s">
         <v>101</v>
       </c>
       <c r="F32" t="s">
         <v>113</v>
       </c>
       <c r="G32">
         <v>78152</v>
       </c>
       <c r="H32" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D33" t="s">
         <v>54</v>
       </c>
       <c r="E33" t="s">
         <v>101</v>
       </c>
       <c r="F33" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="G33">
         <v>78209</v>
       </c>
       <c r="H33" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D34" t="s">
         <v>54</v>
       </c>
       <c r="E34" t="s">
         <v>101</v>
       </c>
       <c r="F34" t="s">
         <v>113</v>
       </c>
       <c r="G34">
         <v>78273</v>
       </c>
       <c r="H34" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" t="s">
         <v>101</v>
       </c>
       <c r="F35" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="G35">
         <v>78409</v>
       </c>
       <c r="H35" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D36" t="s">
         <v>54</v>
       </c>
       <c r="E36" t="s">
         <v>121</v>
       </c>
       <c r="F36" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="G36">
         <v>79107</v>
       </c>
       <c r="H36" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D37" t="s">
         <v>54</v>
       </c>
       <c r="E37" t="s">
         <v>101</v>
       </c>
       <c r="F37" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="G37">
         <v>79814</v>
       </c>
       <c r="H37" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="B38" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="C38" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="D38" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="E38" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F38" t="s">
         <v>54</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D39" t="s">
         <v>54</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
       <c r="F39" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="G39">
         <v>78591</v>
       </c>
       <c r="H39" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D40" t="s">
         <v>54</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="G40">
         <v>78875</v>
       </c>
       <c r="H40" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D41" t="s">
         <v>54</v>
       </c>
       <c r="E41" t="s">
         <v>121</v>
       </c>
       <c r="F41" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="G41">
         <v>79108</v>
       </c>
       <c r="H41" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D42" t="s">
         <v>54</v>
       </c>
       <c r="E42" t="s">
         <v>106</v>
       </c>
       <c r="F42" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="G42">
         <v>79326</v>
       </c>
       <c r="H42" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D43" t="s">
         <v>54</v>
       </c>
       <c r="E43" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="F43" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="G43">
         <v>79789</v>
       </c>
       <c r="H43" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D44" t="s">
         <v>54</v>
       </c>
       <c r="E44" t="s">
         <v>101</v>
       </c>
       <c r="F44" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="G44">
         <v>79916</v>
       </c>
       <c r="H44" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="B45" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="C45" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="D45" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="E45" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F45" t="s">
         <v>54</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="B46"/>
       <c r="C46" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D46" t="s">
         <v>54</v>
       </c>
       <c r="E46" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="F46" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="G46">
         <v>79813</v>
       </c>
       <c r="H46" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D47" t="s">
         <v>54</v>
       </c>
       <c r="E47" t="s">
         <v>106</v>
       </c>
       <c r="F47" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="G47">
         <v>79989</v>
       </c>
       <c r="H47" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D48" t="s">
         <v>54</v>
       </c>
       <c r="E48" t="s">
         <v>101</v>
       </c>
       <c r="F48" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="G48">
         <v>79044</v>
       </c>
       <c r="H48" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
       <c r="B49"/>
       <c r="C49" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D49" t="s">
         <v>54</v>
       </c>
       <c r="E49" t="s">
         <v>121</v>
       </c>
       <c r="F49" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="G49">
         <v>80081</v>
       </c>
       <c r="H49" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="B50"/>
       <c r="C50" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D50" t="s">
         <v>54</v>
       </c>
       <c r="E50" t="s">
         <v>106</v>
       </c>
       <c r="F50" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="G50">
         <v>80051</v>
       </c>
       <c r="H50" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="B51"/>
       <c r="C51" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D51" t="s">
         <v>54</v>
       </c>
       <c r="E51" t="s">
         <v>106</v>
       </c>
       <c r="F51" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="G51">
         <v>80052</v>
       </c>
       <c r="H51" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>383</v>
+        <v>395</v>
       </c>
       <c r="B52" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="C52" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="D52" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="E52" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F52" t="s">
         <v>54</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D53" t="s">
         <v>54</v>
       </c>
       <c r="E53" t="s">
         <v>121</v>
       </c>
       <c r="F53" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="G53">
         <v>80421</v>
       </c>
       <c r="H53" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="B54"/>
       <c r="C54" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D54" t="s">
         <v>54</v>
       </c>
       <c r="E54" t="s">
         <v>101</v>
       </c>
       <c r="F54" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="G54">
         <v>80056</v>
       </c>
       <c r="H54" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="B55"/>
       <c r="C55" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D55" t="s">
         <v>54</v>
       </c>
       <c r="E55" t="s">
         <v>101</v>
       </c>
       <c r="F55" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
       <c r="G55">
         <v>80402</v>
       </c>
       <c r="H55" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="B56"/>
       <c r="C56" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D56" t="s">
         <v>54</v>
       </c>
       <c r="E56" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="F56" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="G56" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="H56" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
       <c r="B57"/>
       <c r="C57" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D57" t="s">
         <v>54</v>
       </c>
       <c r="E57" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="F57" t="s">
         <v>120</v>
       </c>
       <c r="G57">
         <v>81267</v>
       </c>
       <c r="H57" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D58" t="s">
         <v>54</v>
       </c>
       <c r="E58" t="s">
         <v>121</v>
       </c>
       <c r="F58" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="G58">
         <v>83083</v>
       </c>
       <c r="H58" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
       <c r="B59" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
       <c r="C59" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="D59" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="E59" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F59" t="s">
         <v>54</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>393</v>
+        <v>405</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D60" t="s">
         <v>54</v>
       </c>
       <c r="E60" t="s">
         <v>121</v>
       </c>
       <c r="F60" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="G60" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="H60" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D61" t="s">
         <v>54</v>
       </c>
       <c r="E61" t="s">
         <v>121</v>
       </c>
       <c r="F61" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="G61">
         <v>81264</v>
       </c>
       <c r="H61" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D62" t="s">
         <v>54</v>
       </c>
       <c r="E62" t="s">
         <v>121</v>
       </c>
       <c r="F62" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="G62">
         <v>81551</v>
       </c>
       <c r="H62" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D63" t="s">
         <v>54</v>
       </c>
       <c r="E63" t="s">
         <v>121</v>
       </c>
       <c r="F63" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="G63">
         <v>81634</v>
       </c>
       <c r="H63" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D64" t="s">
         <v>54</v>
       </c>
       <c r="E64" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="F64" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="G64">
         <v>82530</v>
       </c>
       <c r="H64" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D65" t="s">
         <v>54</v>
       </c>
       <c r="E65" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="F65" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="G65">
         <v>83067</v>
       </c>
       <c r="H65" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="B66"/>
       <c r="C66" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D66" t="s">
         <v>54</v>
       </c>
       <c r="E66" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="F66" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="G66">
         <v>83067</v>
       </c>
       <c r="H66" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="B67" t="s">
-        <v>401</v>
+        <v>413</v>
       </c>
       <c r="C67" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="D67" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="E67" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F67" t="s">
         <v>54</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>402</v>
+        <v>359</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D68" t="s">
         <v>54</v>
       </c>
       <c r="E68" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="F68" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="G68">
         <v>82028</v>
       </c>
       <c r="H68" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D69" t="s">
         <v>54</v>
       </c>
       <c r="E69" t="s">
         <v>121</v>
       </c>
       <c r="F69" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="G69">
         <v>82538</v>
       </c>
       <c r="H69" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D70" t="s">
         <v>54</v>
       </c>
       <c r="E70" t="s">
         <v>121</v>
       </c>
       <c r="F70" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="G70">
         <v>82671</v>
       </c>
       <c r="H70" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="B71"/>
       <c r="C71" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D71" t="s">
         <v>54</v>
       </c>
       <c r="E71" t="s">
         <v>121</v>
       </c>
       <c r="F71" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="G71">
         <v>83071</v>
       </c>
       <c r="H71" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" t="s">
-        <v>407</v>
+        <v>418</v>
       </c>
       <c r="B72"/>
       <c r="C72" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="D72" t="s">
         <v>54</v>
       </c>
       <c r="E72" t="s">
         <v>106</v>
       </c>
       <c r="F72" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="G72">
         <v>83077</v>
       </c>
       <c r="H72" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73">
+      <c r="A73" t="s">
+        <v>419</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73" t="s">
+        <v>350</v>
+      </c>
+      <c r="D73" t="s">
+        <v>54</v>
+      </c>
+      <c r="E73" t="s">
+        <v>121</v>
+      </c>
+      <c r="F73" t="s">
+        <v>233</v>
+      </c>
+      <c r="G73">
+        <v>83065</v>
+      </c>
+      <c r="H73" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74">
         <v>10</v>
       </c>
-      <c r="B73" t="s">
-[...11 lines deleted...]
-      <c r="F73" t="s">
+      <c r="B74" t="s">
+        <v>420</v>
+      </c>
+      <c r="C74" t="s">
+        <v>234</v>
+      </c>
+      <c r="D74" t="s">
+        <v>235</v>
+      </c>
+      <c r="E74" t="s">
+        <v>350</v>
+      </c>
+      <c r="F74" t="s">
         <v>54</v>
       </c>
-      <c r="G73"/>
-[...12 lines deleted...]
-      <c r="D74" t="s">
+      <c r="G74"/>
+      <c r="H74" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" t="s">
+        <v>422</v>
+      </c>
+      <c r="B75"/>
+      <c r="C75" t="s">
+        <v>350</v>
+      </c>
+      <c r="D75" t="s">
         <v>54</v>
       </c>
-      <c r="E74" t="s">
-[...5 lines deleted...]
-      <c r="G74">
+      <c r="E75" t="s">
+        <v>237</v>
+      </c>
+      <c r="F75" t="s">
+        <v>223</v>
+      </c>
+      <c r="G75">
         <v>83076</v>
       </c>
-      <c r="H74" t="s">
-[...22 lines deleted...]
-      <c r="G75"/>
       <c r="H75" t="s">
-        <v>402</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B76" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="C76" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="D76" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="E76" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F76" t="s">
         <v>54</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B77" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="C77" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="D77" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="E77" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F77" t="s">
         <v>54</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B78" t="s">
-        <v>239</v>
+        <v>425</v>
       </c>
       <c r="C78" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="D78" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="E78" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F78" t="s">
         <v>54</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B79" t="s">
-        <v>413</v>
+        <v>249</v>
       </c>
       <c r="C79" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="D79" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="E79" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F79" t="s">
         <v>54</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>402</v>
+        <v>421</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B80" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="C80" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="D80" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="E80" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="F80" t="s">
         <v>54</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>402</v>
+        <v>421</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="A81">
+        <v>16</v>
+      </c>
+      <c r="B81" t="s">
+        <v>427</v>
+      </c>
+      <c r="C81" t="s">
+        <v>253</v>
+      </c>
+      <c r="D81" t="s">
+        <v>254</v>
+      </c>
+      <c r="E81" t="s">
+        <v>350</v>
+      </c>
+      <c r="F81" t="s">
+        <v>54</v>
+      </c>
+      <c r="G81"/>
+      <c r="H81" t="s">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A15:H15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>