--- v1 (2026-07-26)
+++ v2 (2026-08-25)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 16-2021" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="428">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="431">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -202,51 +202,51 @@
   <si>
     <t>Prazo Prestação de Contas</t>
   </si>
   <si>
     <t>R$ 2.487.860,04</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>Aditivo de valor.</t>
   </si>
   <si>
     <t>Participantes</t>
   </si>
   <si>
     <t>Responsável CAAP</t>
   </si>
   <si>
     <t>Coordenador</t>
   </si>
   <si>
     <t>Analista Fiotec</t>
   </si>
   <si>
-    <t>WASHINGTON LUIS DOS SANTOS</t>
+    <t>Cassio Junior da Silva Couto</t>
   </si>
   <si>
     <t>MARCOS IVAN NEVES DE CARVALHO</t>
   </si>
   <si>
     <t>Daniel Marsico Santiago</t>
   </si>
   <si>
     <t>Membros Participantes</t>
   </si>
   <si>
     <t>Atribuição</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>SIAPE</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
@@ -421,60 +421,63 @@
   <si>
     <t>R$ 280.116,44</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>R$ 219.883,56</t>
   </si>
   <si>
     <t>R$ 46.354,34</t>
   </si>
   <si>
     <t>02/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">339033 </t>
   </si>
   <si>
     <t>R$ 2.050.278,10</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
+    <t>R$ 2.304.792,41</t>
+  </si>
+  <si>
     <t>Orçamento Recebido</t>
   </si>
   <si>
     <t>Orçamento Devolvido</t>
   </si>
   <si>
     <t>Saldo</t>
   </si>
   <si>
-    <t>R$ 11.758.979,19</t>
+    <t>R$ 14.063.771,60</t>
   </si>
   <si>
     <t>R$ 0</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Nota de Empenho</t>
   </si>
   <si>
     <t>Saldo da NE</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>Fiotec</t>
   </si>
   <si>
     <t xml:space="preserve">2021NE378 </t>
   </si>
@@ -538,60 +541,66 @@
   <si>
     <t xml:space="preserve">2024NE199 </t>
   </si>
   <si>
     <t xml:space="preserve">2024NE445 </t>
   </si>
   <si>
     <t xml:space="preserve">2025NE151 </t>
   </si>
   <si>
     <t xml:space="preserve">2025NE150 </t>
   </si>
   <si>
     <t>R$ 46.354,37</t>
   </si>
   <si>
     <t xml:space="preserve">2026NE197 </t>
   </si>
   <si>
     <t xml:space="preserve">2026NE229 </t>
   </si>
   <si>
     <t xml:space="preserve">R$ 2.050.278,10 </t>
   </si>
   <si>
+    <t xml:space="preserve">2026NE233 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 2.304.792,41 </t>
+  </si>
+  <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
-    <t>R$ 10.251.117,83</t>
+    <t>R$ 12.555.910,24</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
   <si>
     <t>Data Recebido</t>
   </si>
   <si>
     <t>Atividade / Meta</t>
   </si>
   <si>
     <t>Previsão</t>
   </si>
   <si>
     <t>R$ 888.152,13</t>
   </si>
@@ -2284,54 +2293,54 @@
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A8:G8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H73"/>
+  <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H73" sqref="H73"/>
+      <selection activeCell="H75" sqref="H75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="10"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:8">
@@ -2889,3252 +2898,3298 @@
       <c r="F38" s="16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="11" t="s">
         <v>86</v>
       </c>
       <c r="B39" t="s">
         <v>131</v>
       </c>
       <c r="C39" t="s">
         <v>132</v>
       </c>
       <c r="D39" t="s">
         <v>89</v>
       </c>
       <c r="E39" t="s">
         <v>90</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="11"/>
-[...4 lines deleted...]
-      <c r="F40" s="16"/>
+      <c r="A40" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B40" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" t="s">
+        <v>132</v>
+      </c>
+      <c r="D40" t="s">
+        <v>89</v>
+      </c>
+      <c r="E40" t="s">
+        <v>90</v>
+      </c>
+      <c r="F40" s="16" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A41" s="11"/>
+      <c r="B41"/>
+      <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41" s="16"/>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="11" t="s">
-[...5 lines deleted...]
-      <c r="C42" t="s">
+      <c r="A42" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="C42" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42" s="16"/>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="12"/>
-[...7 lines deleted...]
-      <c r="A47" s="8" t="s">
+      <c r="A43" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B43" t="s">
         <v>138</v>
       </c>
-      <c r="B47" s="9"/>
-[...5 lines deleted...]
-      <c r="H47" s="10"/>
+      <c r="C43" t="s">
+        <v>137</v>
+      </c>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43" s="16"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="12"/>
+      <c r="B44" s="14"/>
+      <c r="C44" s="14"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="14"/>
+      <c r="F44" s="17"/>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="5" t="s">
+      <c r="A48" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="B48" s="9"/>
+      <c r="C48" s="9"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="9"/>
+      <c r="F48" s="9"/>
+      <c r="G48" s="9"/>
+      <c r="H48" s="10"/>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="B48" s="6" t="s">
+      <c r="B49" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="C48" s="6" t="s">
+      <c r="C49" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="D48" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="6" t="s">
+      <c r="D49" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E49" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="F48" s="6" t="s">
+      <c r="F49" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="G48" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="7" t="s">
+      <c r="G49" s="6" t="s">
         <v>141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="11" t="s">
+      <c r="H49" s="7" t="s">
         <v>142</v>
-      </c>
-[...19 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B50" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C50" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E50" t="s">
         <v>90</v>
       </c>
       <c r="F50" t="s">
         <v>78</v>
       </c>
       <c r="G50" t="s">
+        <v>145</v>
+      </c>
+      <c r="H50" s="16" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B51" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E51" t="s">
         <v>90</v>
       </c>
       <c r="F51" t="s">
         <v>78</v>
       </c>
       <c r="G51" t="s">
         <v>147</v>
       </c>
       <c r="H51" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B52" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C52" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D52" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E52" t="s">
         <v>90</v>
       </c>
       <c r="F52" t="s">
         <v>78</v>
       </c>
       <c r="G52" t="s">
         <v>148</v>
       </c>
       <c r="H52" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B53" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C53" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="E53" t="s">
         <v>90</v>
       </c>
       <c r="F53" t="s">
         <v>78</v>
       </c>
       <c r="G53" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="H53" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B54" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C54" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D54" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E54" t="s">
         <v>90</v>
       </c>
       <c r="F54" t="s">
         <v>78</v>
       </c>
       <c r="G54" t="s">
         <v>151</v>
       </c>
       <c r="H54" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B55" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C55" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D55" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E55" t="s">
         <v>90</v>
       </c>
       <c r="F55" t="s">
         <v>78</v>
       </c>
       <c r="G55" t="s">
         <v>152</v>
       </c>
       <c r="H55" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B56" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C56" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D56" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E56" t="s">
         <v>90</v>
       </c>
       <c r="F56" t="s">
         <v>78</v>
       </c>
       <c r="G56" t="s">
         <v>153</v>
       </c>
       <c r="H56" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B57" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C57" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D57" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="E57" t="s">
         <v>90</v>
       </c>
       <c r="F57" t="s">
         <v>78</v>
       </c>
       <c r="G57" t="s">
         <v>154</v>
       </c>
       <c r="H57" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B58" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C58" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D58" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E58" t="s">
         <v>90</v>
       </c>
       <c r="F58" t="s">
         <v>78</v>
       </c>
       <c r="G58" t="s">
         <v>155</v>
       </c>
       <c r="H58" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B59" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="C59" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D59" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E59" t="s">
         <v>90</v>
       </c>
       <c r="F59" t="s">
         <v>78</v>
       </c>
       <c r="G59" t="s">
         <v>156</v>
       </c>
       <c r="H59" s="16" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B60" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C60" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D60" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E60" t="s">
         <v>90</v>
       </c>
       <c r="F60" t="s">
         <v>78</v>
       </c>
       <c r="G60" t="s">
+        <v>157</v>
+      </c>
+      <c r="H60" s="16" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B61" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E61" t="s">
         <v>90</v>
       </c>
       <c r="F61" t="s">
         <v>78</v>
       </c>
       <c r="G61" t="s">
         <v>159</v>
       </c>
       <c r="H61" s="16" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B62" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C62" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D62" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E62" t="s">
         <v>90</v>
       </c>
       <c r="F62" t="s">
         <v>78</v>
       </c>
       <c r="G62" t="s">
+        <v>160</v>
+      </c>
+      <c r="H62" s="16" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B63" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C63" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D63" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E63" t="s">
         <v>90</v>
       </c>
       <c r="F63" t="s">
         <v>78</v>
       </c>
       <c r="G63" t="s">
+        <v>162</v>
+      </c>
+      <c r="H63" s="16" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B64" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C64" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D64" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E64" t="s">
         <v>90</v>
       </c>
       <c r="F64" t="s">
         <v>78</v>
       </c>
       <c r="G64" t="s">
         <v>164</v>
       </c>
       <c r="H64" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B65" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C65" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D65" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E65" t="s">
         <v>90</v>
       </c>
       <c r="F65" t="s">
         <v>78</v>
       </c>
       <c r="G65" t="s">
         <v>165</v>
       </c>
       <c r="H65" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B66" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C66" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D66" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E66" t="s">
         <v>90</v>
       </c>
       <c r="F66" t="s">
         <v>78</v>
       </c>
       <c r="G66" t="s">
         <v>166</v>
       </c>
       <c r="H66" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B67" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C67" t="s">
         <v>126</v>
       </c>
       <c r="D67" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E67" t="s">
         <v>90</v>
       </c>
       <c r="F67" t="s">
         <v>78</v>
       </c>
       <c r="G67" t="s">
         <v>167</v>
       </c>
       <c r="H67" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B68" t="s">
-        <v>168</v>
+        <v>127</v>
       </c>
       <c r="C68" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D68" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E68" t="s">
         <v>90</v>
       </c>
       <c r="F68" t="s">
         <v>78</v>
       </c>
       <c r="G68" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H68" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B69" t="s">
-        <v>131</v>
+        <v>169</v>
       </c>
       <c r="C69" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D69" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E69" t="s">
         <v>90</v>
       </c>
       <c r="F69" t="s">
         <v>78</v>
       </c>
       <c r="G69" t="s">
         <v>170</v>
       </c>
       <c r="H69" s="16" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="B70" t="s">
+        <v>131</v>
+      </c>
+      <c r="C70" t="s">
+        <v>132</v>
+      </c>
+      <c r="D70" t="s">
+        <v>144</v>
+      </c>
+      <c r="E70" t="s">
+        <v>90</v>
+      </c>
+      <c r="F70" t="s">
+        <v>78</v>
+      </c>
+      <c r="G70" t="s">
         <v>171</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="H70" s="16"/>
+      <c r="H70" s="16" t="s">
+        <v>172</v>
+      </c>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="6" t="s">
+      <c r="A71" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="B71" t="s">
+        <v>133</v>
+      </c>
+      <c r="C71" t="s">
+        <v>132</v>
+      </c>
+      <c r="D71" t="s">
+        <v>144</v>
+      </c>
+      <c r="E71" t="s">
+        <v>90</v>
+      </c>
+      <c r="F71" t="s">
+        <v>78</v>
+      </c>
+      <c r="G71" t="s">
         <v>173</v>
       </c>
-      <c r="C71" s="7" t="s">
+      <c r="H71" s="16" t="s">
         <v>174</v>
       </c>
-      <c r="D71"/>
-[...3 lines deleted...]
-      <c r="H71" s="16"/>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" s="11" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A72" s="11"/>
+      <c r="B72"/>
+      <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" s="16"/>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="12"/>
-[...6 lines deleted...]
-      <c r="H73" s="17"/>
+      <c r="A73" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D73"/>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
+      <c r="H73" s="16"/>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" t="s">
+        <v>179</v>
+      </c>
+      <c r="C74" t="s">
+        <v>178</v>
+      </c>
+      <c r="D74"/>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
+      <c r="H74" s="16"/>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="12"/>
+      <c r="B75" s="14"/>
+      <c r="C75" s="14"/>
+      <c r="D75" s="14"/>
+      <c r="E75" s="14"/>
+      <c r="F75" s="14"/>
+      <c r="G75" s="14"/>
+      <c r="H75" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A13:F13"/>
-    <mergeCell ref="A47:H47"/>
+    <mergeCell ref="A48:H48"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G135"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G135" sqref="G135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B6" t="s">
         <v>186</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B7" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D7" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B8" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C8" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D8" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B9" t="s">
         <v>106</v>
       </c>
       <c r="C9" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D9" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B10" t="s">
         <v>106</v>
       </c>
       <c r="C10" t="s">
+        <v>196</v>
+      </c>
+      <c r="D10" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B11" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C11" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D11" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B12" t="s">
         <v>106</v>
       </c>
       <c r="C12" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D12" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B13" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C13" t="s">
+        <v>202</v>
+      </c>
+      <c r="D13" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B14" t="s">
         <v>121</v>
       </c>
       <c r="C14" t="s">
+        <v>202</v>
+      </c>
+      <c r="D14" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B15" t="s">
         <v>101</v>
       </c>
       <c r="C15" t="s">
+        <v>202</v>
+      </c>
+      <c r="D15" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B16" t="s">
         <v>106</v>
       </c>
       <c r="C16" t="s">
+        <v>202</v>
+      </c>
+      <c r="D16" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B17" t="s">
         <v>106</v>
       </c>
       <c r="C17" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D17" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B18" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C18" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D18" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B20" t="s">
         <v>121</v>
       </c>
       <c r="C20" t="s">
         <v>113</v>
       </c>
       <c r="D20" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B21" t="s">
         <v>101</v>
       </c>
       <c r="C21" t="s">
         <v>113</v>
       </c>
       <c r="D21" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B22" t="s">
         <v>101</v>
       </c>
       <c r="C22" t="s">
         <v>113</v>
       </c>
       <c r="D22" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B23" t="s">
         <v>101</v>
       </c>
       <c r="C23" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D23" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B24" t="s">
         <v>121</v>
       </c>
       <c r="C24" t="s">
+        <v>209</v>
+      </c>
+      <c r="D24" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B25" t="s">
         <v>101</v>
       </c>
       <c r="C25" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D25" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B26" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C26" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D26" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D27" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D28" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B29" t="s">
         <v>121</v>
       </c>
       <c r="C29" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D29" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B30" t="s">
         <v>106</v>
       </c>
       <c r="C30" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D30" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B31" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C31" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D31" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" s="16"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B32" t="s">
         <v>101</v>
       </c>
       <c r="C32" t="s">
+        <v>215</v>
+      </c>
+      <c r="D32" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" s="16"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B33" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C33" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D33" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" s="16"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D34" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" s="16"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B35" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C35" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D35" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" s="16"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D36" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" s="16"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B37" t="s">
         <v>121</v>
       </c>
       <c r="C37" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D37" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" s="16"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" t="s">
+        <v>220</v>
+      </c>
+      <c r="D38" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" s="16"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" t="s">
+        <v>220</v>
+      </c>
+      <c r="D39" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" s="16"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B40" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C40" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D40" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" s="16"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B41" t="s">
         <v>101</v>
       </c>
       <c r="C41" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D41" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" s="16"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B42" t="s">
         <v>101</v>
       </c>
       <c r="C42" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D42" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" s="16"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D43" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" s="16"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C44" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D44" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" s="16"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B45" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C45" t="s">
         <v>120</v>
       </c>
       <c r="D45" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" s="16"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D46" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" s="16"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C47" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D47" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" s="16"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D48" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" s="16"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B49" t="s">
         <v>121</v>
       </c>
       <c r="C49" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D49" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" s="16"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B50" t="s">
         <v>121</v>
       </c>
       <c r="C50" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D50" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" s="16"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B51" t="s">
         <v>121</v>
       </c>
       <c r="C51" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D51" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" s="16"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B52" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C52" t="s">
+        <v>232</v>
+      </c>
+      <c r="D52" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" s="16"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D53" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" s="16"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B54" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C54" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D54" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" s="16"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B55" t="s">
         <v>121</v>
       </c>
       <c r="C55" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D55" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" s="16"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
         <v>121</v>
       </c>
       <c r="C56" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D56" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" s="16"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B57" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C57" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D57" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" s="16"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B58" t="s">
         <v>121</v>
       </c>
       <c r="C58" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D58" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" s="16"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B59" t="s">
         <v>106</v>
       </c>
       <c r="C59" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D59" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" s="16"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B60" t="s">
         <v>121</v>
       </c>
       <c r="C60" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D60" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" s="16"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B61" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C61" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D61" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" s="16"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="11" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B62" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C62" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D62" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" s="16"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B63" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C63" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D63" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" s="16"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B64" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C64" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D64" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" s="16"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B65" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C65" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D65" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" s="16"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B66" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C66" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D66" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" s="16"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B67" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C67" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D67" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" s="16"/>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="11" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B68" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C68" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D68" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" s="16"/>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="11"/>
       <c r="B69"/>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" s="16"/>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="11"/>
       <c r="B70"/>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70" s="16"/>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="5" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" s="16"/>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="11" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B72" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C72" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" s="16"/>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="12"/>
       <c r="B73" s="14"/>
       <c r="C73" s="14"/>
       <c r="D73" s="14"/>
       <c r="E73" s="14"/>
       <c r="F73" s="14"/>
       <c r="G73" s="17"/>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="8" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B76" s="9"/>
       <c r="C76" s="9"/>
       <c r="D76" s="9"/>
       <c r="E76" s="9"/>
       <c r="F76" s="9"/>
       <c r="G76" s="10"/>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E77" s="6" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>83</v>
       </c>
       <c r="G77" s="7" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B78" t="s">
         <v>121</v>
       </c>
       <c r="C78">
         <v>6153000000</v>
       </c>
       <c r="D78" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E78">
         <v>83083</v>
       </c>
       <c r="F78" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="G78" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B79" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C79">
         <v>6153000000</v>
       </c>
       <c r="D79" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="E79">
         <v>83065</v>
       </c>
       <c r="F79" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G79" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B80" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C80">
         <v>6153000000</v>
       </c>
       <c r="D80" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E80">
         <v>83067</v>
       </c>
       <c r="F80" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G80" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B81" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C81">
         <v>6153000000</v>
       </c>
       <c r="D81" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E81">
         <v>83067</v>
       </c>
       <c r="F81" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G81" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B82" t="s">
         <v>121</v>
       </c>
       <c r="C82">
         <v>6153000000</v>
       </c>
       <c r="D82" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E82">
         <v>83071</v>
       </c>
       <c r="F82" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G82" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B83" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C83">
         <v>6153000000</v>
       </c>
       <c r="D83" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E83">
         <v>83076</v>
       </c>
       <c r="F83" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G83" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B84" t="s">
         <v>106</v>
       </c>
       <c r="C84">
         <v>6153000000</v>
       </c>
       <c r="D84" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E84">
         <v>83077</v>
       </c>
       <c r="F84" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G84" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B85" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C85">
         <v>6153000000</v>
       </c>
       <c r="D85" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="E85">
         <v>83065</v>
       </c>
       <c r="F85" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G85" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B86" t="s">
         <v>121</v>
       </c>
       <c r="C86">
         <v>6153000000</v>
       </c>
       <c r="D86" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="E86">
         <v>82671</v>
       </c>
       <c r="F86" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="G86" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B87" t="s">
         <v>121</v>
       </c>
       <c r="C87">
         <v>6153000000</v>
       </c>
       <c r="D87" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="E87">
         <v>82538</v>
       </c>
       <c r="F87" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G87" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B88" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C88">
         <v>6153000000</v>
       </c>
       <c r="D88" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="E88">
         <v>82530</v>
       </c>
       <c r="F88" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="G88" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B89" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C89">
         <v>6153000000</v>
       </c>
       <c r="D89" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="E89">
         <v>82028</v>
       </c>
       <c r="F89" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="G89" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B90" t="s">
         <v>121</v>
       </c>
       <c r="C90">
         <v>6153000000</v>
       </c>
       <c r="D90" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E90">
         <v>81634</v>
       </c>
       <c r="F90" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="G90" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B91" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C91">
         <v>6153000000</v>
       </c>
       <c r="D91" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E91">
         <v>81267</v>
       </c>
       <c r="F91" t="s">
         <v>120</v>
       </c>
       <c r="G91" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B92" t="s">
         <v>119</v>
       </c>
       <c r="C92">
         <v>6153000000</v>
       </c>
       <c r="D92" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E92">
         <v>81551</v>
       </c>
       <c r="F92" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="G92" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B93" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="C93">
         <v>6153000000</v>
       </c>
       <c r="D93" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E93">
         <v>81551</v>
       </c>
       <c r="F93" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="G93" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B94" t="s">
         <v>121</v>
       </c>
       <c r="C94">
         <v>6153000000</v>
       </c>
       <c r="D94" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E94" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="F94" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="G94" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B95" t="s">
         <v>121</v>
       </c>
       <c r="C95">
         <v>6153000000</v>
       </c>
       <c r="D95" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E95">
         <v>81264</v>
       </c>
       <c r="F95" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="G95" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B96" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C96">
         <v>6153000000</v>
       </c>
       <c r="D96" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E96" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="F96" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="G96" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B97" t="s">
         <v>121</v>
       </c>
       <c r="C97">
         <v>6153000000</v>
       </c>
       <c r="D97" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E97">
         <v>80421</v>
       </c>
       <c r="F97" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="G97" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B98" t="s">
         <v>101</v>
       </c>
       <c r="C98">
         <v>6153000000</v>
       </c>
       <c r="D98" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E98">
         <v>80402</v>
       </c>
       <c r="F98" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="G98" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B99" t="s">
         <v>121</v>
       </c>
       <c r="C99">
         <v>6153000000</v>
       </c>
       <c r="D99" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="E99">
         <v>80081</v>
       </c>
       <c r="F99" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="G99" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B100" t="s">
         <v>106</v>
       </c>
       <c r="C100">
         <v>6153000000</v>
       </c>
       <c r="D100" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E100">
         <v>80052</v>
       </c>
       <c r="F100" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G100" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B101" t="s">
         <v>106</v>
       </c>
       <c r="C101">
         <v>6153000000</v>
       </c>
       <c r="D101" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E101">
         <v>80051</v>
       </c>
       <c r="F101" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G101" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B102" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C102">
         <v>6153000000</v>
       </c>
       <c r="D102" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="E102">
         <v>79989</v>
       </c>
       <c r="F102" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G102" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B103" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C103">
         <v>6153000000</v>
       </c>
       <c r="D103" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E103">
         <v>79989</v>
       </c>
       <c r="F103" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G103" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B104" t="s">
         <v>101</v>
       </c>
       <c r="C104">
         <v>6153000000</v>
       </c>
       <c r="D104" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E104">
         <v>80056</v>
       </c>
       <c r="F104" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G104" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B105" t="s">
         <v>101</v>
       </c>
       <c r="C105">
         <v>6153000000</v>
       </c>
       <c r="D105" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="E105">
         <v>79916</v>
       </c>
       <c r="F105" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="G105" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B106" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C106">
         <v>6153000000</v>
       </c>
       <c r="D106" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E106">
         <v>79813</v>
       </c>
       <c r="F106" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="G106" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B107" t="s">
         <v>101</v>
       </c>
       <c r="C107">
         <v>6153000000</v>
       </c>
       <c r="D107" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E107">
         <v>79814</v>
       </c>
       <c r="F107" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="G107" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B108" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C108">
         <v>6153000000</v>
       </c>
       <c r="D108" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E108">
         <v>79789</v>
       </c>
       <c r="F108" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="G108" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B109" t="s">
         <v>106</v>
       </c>
       <c r="C109">
         <v>6153000000</v>
       </c>
       <c r="D109" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E109">
         <v>79326</v>
       </c>
       <c r="F109" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="G109" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B110" t="s">
         <v>121</v>
       </c>
       <c r="C110">
         <v>6153000000</v>
       </c>
       <c r="D110" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E110">
         <v>79107</v>
       </c>
       <c r="F110" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G110" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B111" t="s">
         <v>121</v>
       </c>
       <c r="C111">
         <v>6153000000</v>
       </c>
       <c r="D111" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E111">
         <v>79108</v>
       </c>
       <c r="F111" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="G111" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B112" t="s">
         <v>101</v>
       </c>
       <c r="C112">
         <v>6153000000</v>
       </c>
       <c r="D112" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E112">
         <v>79044</v>
       </c>
       <c r="F112" t="s">
         <v>109</v>
       </c>
       <c r="G112" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B113" t="s">
         <v>106</v>
       </c>
       <c r="C113">
         <v>6153000000</v>
       </c>
       <c r="D113" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="E113">
         <v>78875</v>
       </c>
       <c r="F113" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="G113" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B114" t="s">
         <v>106</v>
       </c>
       <c r="C114">
         <v>6153000000</v>
       </c>
       <c r="D114" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="E114">
         <v>78591</v>
       </c>
       <c r="F114" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="G114" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B115" t="s">
         <v>101</v>
       </c>
       <c r="C115">
         <v>6153000000</v>
       </c>
       <c r="D115" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E115">
         <v>78409</v>
       </c>
       <c r="F115" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="G115" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B116" t="s">
         <v>121</v>
       </c>
       <c r="C116">
         <v>6153000000</v>
       </c>
       <c r="D116" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E116">
         <v>78146</v>
       </c>
       <c r="F116" t="s">
         <v>113</v>
       </c>
       <c r="G116" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B117" t="s">
         <v>101</v>
       </c>
       <c r="C117">
         <v>6153000000</v>
       </c>
       <c r="D117" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="E117">
         <v>78152</v>
       </c>
       <c r="F117" t="s">
         <v>113</v>
       </c>
       <c r="G117" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B118" t="s">
         <v>101</v>
       </c>
       <c r="C118">
         <v>6153000000</v>
       </c>
       <c r="D118" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E118">
         <v>78273</v>
       </c>
       <c r="F118" t="s">
         <v>113</v>
       </c>
       <c r="G118" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B119" t="s">
         <v>101</v>
       </c>
       <c r="C119">
         <v>6153000000</v>
       </c>
       <c r="D119" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="E119">
         <v>78209</v>
       </c>
       <c r="F119" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="G119" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B120" t="s">
         <v>106</v>
       </c>
       <c r="C120">
         <v>6153000000</v>
       </c>
       <c r="D120" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E120">
         <v>77818</v>
       </c>
       <c r="F120" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="G120" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B121" t="s">
         <v>106</v>
       </c>
       <c r="C121">
         <v>6153000000</v>
       </c>
       <c r="D121" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="E121">
         <v>77626</v>
       </c>
       <c r="F121" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="G121" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B122" t="s">
         <v>101</v>
       </c>
       <c r="C122">
         <v>6153000000</v>
       </c>
       <c r="D122" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="E122">
         <v>77580</v>
       </c>
       <c r="F122" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="G122" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B123" t="s">
         <v>121</v>
       </c>
       <c r="C123">
         <v>6153000000</v>
       </c>
       <c r="D123" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="E123">
         <v>77557</v>
       </c>
       <c r="F123" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="G123" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B124" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C124">
         <v>6153000000</v>
       </c>
       <c r="D124" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="E124">
         <v>77553</v>
       </c>
       <c r="F124" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G124" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B125" t="s">
         <v>106</v>
       </c>
       <c r="C125">
         <v>6153000000</v>
       </c>
       <c r="D125" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="E125">
         <v>77552</v>
       </c>
       <c r="F125" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G125" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B126" t="s">
         <v>106</v>
       </c>
       <c r="C126">
         <v>6153000000</v>
       </c>
       <c r="D126" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E126">
         <v>77503</v>
       </c>
       <c r="F126" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G126" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B127" t="s">
         <v>106</v>
       </c>
       <c r="C127">
         <v>6153000000</v>
       </c>
       <c r="D127" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E127">
         <v>77214</v>
       </c>
       <c r="F127" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="G127" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B128" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C128">
         <v>6153000000</v>
       </c>
       <c r="D128" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E128">
         <v>77119</v>
       </c>
       <c r="F128" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="G128" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B129" t="s">
         <v>87</v>
       </c>
       <c r="C129">
         <v>6153000000</v>
       </c>
       <c r="D129" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E129">
         <v>76619</v>
       </c>
       <c r="F129" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G129" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B130" t="s">
         <v>93</v>
       </c>
       <c r="C130">
         <v>6153000000</v>
       </c>
       <c r="D130" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="E130">
         <v>76619</v>
       </c>
       <c r="F130" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G130" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B131" t="s">
         <v>91</v>
       </c>
       <c r="C131">
         <v>6153000000</v>
       </c>
       <c r="D131" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E131">
         <v>76619</v>
       </c>
       <c r="F131" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G131" s="16" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="11"/>
       <c r="B132"/>
       <c r="C132"/>
       <c r="D132"/>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132" s="16"/>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="19" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B133" s="19" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C133"/>
       <c r="D133"/>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133" s="16"/>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="11" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B134" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C134"/>
       <c r="D134"/>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134" s="16"/>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="12"/>
       <c r="B135" s="14"/>
       <c r="C135" s="14"/>
       <c r="D135" s="14"/>
       <c r="E135" s="14"/>
       <c r="F135" s="14"/>
       <c r="G135" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
@@ -6225,1826 +6280,1826 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6">
         <v>9951440.14</v>
       </c>
       <c r="G6" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H6" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="I6" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="J6" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C11" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D11" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="E11" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="F11" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="G11" t="s">
         <v>4</v>
       </c>
       <c r="H11" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="I11" t="s">
         <v>54</v>
       </c>
       <c r="J11" t="s">
         <v>54</v>
       </c>
       <c r="K11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="8" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>86</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B17" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C17" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D17" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E17" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F17" t="s">
         <v>54</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
       <c r="E18" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F18" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G18">
         <v>76619</v>
       </c>
       <c r="H18" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B19" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C19" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D19" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E19" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F19" t="s">
         <v>54</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="F20" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="G20">
         <v>77119</v>
       </c>
       <c r="H20" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="E21" t="s">
         <v>106</v>
       </c>
       <c r="F21" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="G21">
         <v>77214</v>
       </c>
       <c r="H21" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D22" t="s">
         <v>54</v>
       </c>
       <c r="E22" t="s">
         <v>106</v>
       </c>
       <c r="F22" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G22">
         <v>77503</v>
       </c>
       <c r="H22" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B23" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C23" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D23" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E23" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D24" t="s">
         <v>54</v>
       </c>
       <c r="E24" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F24" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="G24">
         <v>77553</v>
       </c>
       <c r="H24" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D25" t="s">
         <v>54</v>
       </c>
       <c r="E25" t="s">
         <v>121</v>
       </c>
       <c r="F25" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="G25">
         <v>77557</v>
       </c>
       <c r="H25" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D26" t="s">
         <v>54</v>
       </c>
       <c r="E26" t="s">
         <v>101</v>
       </c>
       <c r="F26" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="G26">
         <v>77580</v>
       </c>
       <c r="H26" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D27" t="s">
         <v>54</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="F27" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="G27">
         <v>77626</v>
       </c>
       <c r="H27" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D28" t="s">
         <v>54</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="F28" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="G28">
         <v>77818</v>
       </c>
       <c r="H28" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D29" t="s">
         <v>54</v>
       </c>
       <c r="E29" t="s">
         <v>106</v>
       </c>
       <c r="F29" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G29">
         <v>77552</v>
       </c>
       <c r="H29" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B30" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C30" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D30" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E30" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D31" t="s">
         <v>54</v>
       </c>
       <c r="E31" t="s">
         <v>121</v>
       </c>
       <c r="F31" t="s">
         <v>113</v>
       </c>
       <c r="G31">
         <v>78146</v>
       </c>
       <c r="H31" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D32" t="s">
         <v>54</v>
       </c>
       <c r="E32" t="s">
         <v>101</v>
       </c>
       <c r="F32" t="s">
         <v>113</v>
       </c>
       <c r="G32">
         <v>78152</v>
       </c>
       <c r="H32" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D33" t="s">
         <v>54</v>
       </c>
       <c r="E33" t="s">
         <v>101</v>
       </c>
       <c r="F33" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="G33">
         <v>78209</v>
       </c>
       <c r="H33" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D34" t="s">
         <v>54</v>
       </c>
       <c r="E34" t="s">
         <v>101</v>
       </c>
       <c r="F34" t="s">
         <v>113</v>
       </c>
       <c r="G34">
         <v>78273</v>
       </c>
       <c r="H34" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D35" t="s">
         <v>54</v>
       </c>
       <c r="E35" t="s">
         <v>101</v>
       </c>
       <c r="F35" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="G35">
         <v>78409</v>
       </c>
       <c r="H35" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D36" t="s">
         <v>54</v>
       </c>
       <c r="E36" t="s">
         <v>121</v>
       </c>
       <c r="F36" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G36">
         <v>79107</v>
       </c>
       <c r="H36" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D37" t="s">
         <v>54</v>
       </c>
       <c r="E37" t="s">
         <v>101</v>
       </c>
       <c r="F37" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="G37">
         <v>79814</v>
       </c>
       <c r="H37" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B38" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C38" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D38" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E38" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F38" t="s">
         <v>54</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D39" t="s">
         <v>54</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
       <c r="F39" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G39">
         <v>78591</v>
       </c>
       <c r="H39" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D40" t="s">
         <v>54</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="G40">
         <v>78875</v>
       </c>
       <c r="H40" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D41" t="s">
         <v>54</v>
       </c>
       <c r="E41" t="s">
         <v>121</v>
       </c>
       <c r="F41" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="G41">
         <v>79108</v>
       </c>
       <c r="H41" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D42" t="s">
         <v>54</v>
       </c>
       <c r="E42" t="s">
         <v>106</v>
       </c>
       <c r="F42" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="G42">
         <v>79326</v>
       </c>
       <c r="H42" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D43" t="s">
         <v>54</v>
       </c>
       <c r="E43" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F43" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="G43">
         <v>79789</v>
       </c>
       <c r="H43" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D44" t="s">
         <v>54</v>
       </c>
       <c r="E44" t="s">
         <v>101</v>
       </c>
       <c r="F44" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G44">
         <v>79916</v>
       </c>
       <c r="H44" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B45" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C45" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D45" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E45" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F45" t="s">
         <v>54</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B46"/>
       <c r="C46" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D46" t="s">
         <v>54</v>
       </c>
       <c r="E46" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F46" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="G46">
         <v>79813</v>
       </c>
       <c r="H46" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D47" t="s">
         <v>54</v>
       </c>
       <c r="E47" t="s">
         <v>106</v>
       </c>
       <c r="F47" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G47">
         <v>79989</v>
       </c>
       <c r="H47" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D48" t="s">
         <v>54</v>
       </c>
       <c r="E48" t="s">
         <v>101</v>
       </c>
       <c r="F48" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="G48">
         <v>79044</v>
       </c>
       <c r="H48" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B49"/>
       <c r="C49" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D49" t="s">
         <v>54</v>
       </c>
       <c r="E49" t="s">
         <v>121</v>
       </c>
       <c r="F49" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G49">
         <v>80081</v>
       </c>
       <c r="H49" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B50"/>
       <c r="C50" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D50" t="s">
         <v>54</v>
       </c>
       <c r="E50" t="s">
         <v>106</v>
       </c>
       <c r="F50" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="G50">
         <v>80051</v>
       </c>
       <c r="H50" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="B51"/>
       <c r="C51" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D51" t="s">
         <v>54</v>
       </c>
       <c r="E51" t="s">
         <v>106</v>
       </c>
       <c r="F51" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="G51">
         <v>80052</v>
       </c>
       <c r="H51" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B52" t="s">
+        <v>222</v>
+      </c>
+      <c r="C52" t="s">
+        <v>221</v>
+      </c>
+      <c r="D52" t="s">
         <v>219</v>
       </c>
-      <c r="C52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F52" t="s">
         <v>54</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D53" t="s">
         <v>54</v>
       </c>
       <c r="E53" t="s">
         <v>121</v>
       </c>
       <c r="F53" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="G53">
         <v>80421</v>
       </c>
       <c r="H53" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B54"/>
       <c r="C54" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D54" t="s">
         <v>54</v>
       </c>
       <c r="E54" t="s">
         <v>101</v>
       </c>
       <c r="F54" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="G54">
         <v>80056</v>
       </c>
       <c r="H54" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B55"/>
       <c r="C55" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D55" t="s">
         <v>54</v>
       </c>
       <c r="E55" t="s">
         <v>101</v>
       </c>
       <c r="F55" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="G55">
         <v>80402</v>
       </c>
       <c r="H55" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B56"/>
       <c r="C56" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D56" t="s">
         <v>54</v>
       </c>
       <c r="E56" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F56" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="G56" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="H56" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B57"/>
       <c r="C57" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D57" t="s">
         <v>54</v>
       </c>
       <c r="E57" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F57" t="s">
         <v>120</v>
       </c>
       <c r="G57">
         <v>81267</v>
       </c>
       <c r="H57" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D58" t="s">
         <v>54</v>
       </c>
       <c r="E58" t="s">
         <v>121</v>
       </c>
       <c r="F58" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="G58">
         <v>83083</v>
       </c>
       <c r="H58" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B59" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C59" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D59" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E59" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F59" t="s">
         <v>54</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D60" t="s">
         <v>54</v>
       </c>
       <c r="E60" t="s">
         <v>121</v>
       </c>
       <c r="F60" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="G60" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="H60" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D61" t="s">
         <v>54</v>
       </c>
       <c r="E61" t="s">
         <v>121</v>
       </c>
       <c r="F61" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="G61">
         <v>81264</v>
       </c>
       <c r="H61" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D62" t="s">
         <v>54</v>
       </c>
       <c r="E62" t="s">
         <v>121</v>
       </c>
       <c r="F62" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="G62">
         <v>81551</v>
       </c>
       <c r="H62" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D63" t="s">
         <v>54</v>
       </c>
       <c r="E63" t="s">
         <v>121</v>
       </c>
       <c r="F63" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="G63">
         <v>81634</v>
       </c>
       <c r="H63" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D64" t="s">
         <v>54</v>
       </c>
       <c r="E64" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F64" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="G64">
         <v>82530</v>
       </c>
       <c r="H64" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D65" t="s">
         <v>54</v>
       </c>
       <c r="E65" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F65" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="G65">
         <v>83067</v>
       </c>
       <c r="H65" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B66"/>
       <c r="C66" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D66" t="s">
         <v>54</v>
       </c>
       <c r="E66" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="F66" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="G66">
         <v>83067</v>
       </c>
       <c r="H66" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B67" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C67" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D67" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E67" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F67" t="s">
         <v>54</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D68" t="s">
         <v>54</v>
       </c>
       <c r="E68" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F68" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G68">
         <v>82028</v>
       </c>
       <c r="H68" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D69" t="s">
         <v>54</v>
       </c>
       <c r="E69" t="s">
         <v>121</v>
       </c>
       <c r="F69" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="G69">
         <v>82538</v>
       </c>
       <c r="H69" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D70" t="s">
         <v>54</v>
       </c>
       <c r="E70" t="s">
         <v>121</v>
       </c>
       <c r="F70" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="G70">
         <v>82671</v>
       </c>
       <c r="H70" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B71"/>
       <c r="C71" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D71" t="s">
         <v>54</v>
       </c>
       <c r="E71" t="s">
         <v>121</v>
       </c>
       <c r="F71" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="G71">
         <v>83071</v>
       </c>
       <c r="H71" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B72"/>
       <c r="C72" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D72" t="s">
         <v>54</v>
       </c>
       <c r="E72" t="s">
         <v>106</v>
       </c>
       <c r="F72" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="G72">
         <v>83077</v>
       </c>
       <c r="H72" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B73"/>
       <c r="C73" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D73" t="s">
         <v>54</v>
       </c>
       <c r="E73" t="s">
         <v>121</v>
       </c>
       <c r="F73" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G73">
         <v>83065</v>
       </c>
       <c r="H73" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74">
         <v>10</v>
       </c>
       <c r="B74" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C74" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D74" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E74" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F74" t="s">
         <v>54</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D75" t="s">
         <v>54</v>
       </c>
       <c r="E75" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F75" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="G75">
         <v>83076</v>
       </c>
       <c r="H75" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76">
         <v>11</v>
       </c>
       <c r="B76" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C76" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D76" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E76" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F76" t="s">
         <v>54</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77">
         <v>12</v>
       </c>
       <c r="B77" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C77" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D77" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E77" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F77" t="s">
         <v>54</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78">
         <v>13</v>
       </c>
       <c r="B78" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="C78" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D78" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E78" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F78" t="s">
         <v>54</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79">
         <v>14</v>
       </c>
       <c r="B79" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C79" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D79" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E79" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F79" t="s">
         <v>54</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80">
         <v>15</v>
       </c>
       <c r="B80" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C80" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D80" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E80" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F80" t="s">
         <v>54</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81">
         <v>16</v>
       </c>
       <c r="B81" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C81" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D81" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E81" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="F81" t="s">
         <v>54</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A15:H15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>