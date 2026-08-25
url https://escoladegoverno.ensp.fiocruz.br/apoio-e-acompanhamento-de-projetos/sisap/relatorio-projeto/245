--- v0 (2026-05-10)
+++ v1 (2026-08-25)
@@ -193,51 +193,51 @@
   <si>
     <t>Valor Aditivo</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>Prazo de Prorrogação</t>
   </si>
   <si>
     <t>Prazo Prestação de Contas</t>
   </si>
   <si>
     <t>Participantes</t>
   </si>
   <si>
     <t>Responsável CAAP</t>
   </si>
   <si>
     <t>Coordenador</t>
   </si>
   <si>
     <t>Analista Fiotec</t>
   </si>
   <si>
-    <t>MARCELO DE AGUIAR FERNANDEZ</t>
+    <t>Cassio Junior da Silva Couto</t>
   </si>
   <si>
     <t>MARCOS IVAN NEVES DE CARVALHO</t>
   </si>
   <si>
     <t>Daniel Marsico Santiago</t>
   </si>
   <si>
     <t>Membros Participantes</t>
   </si>
   <si>
     <t>Atribuição</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>SIAPE</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>