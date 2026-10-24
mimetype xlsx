--- v1 (2026-08-25)
+++ v2 (2026-10-24)
@@ -250,51 +250,51 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 2.205.155,02</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">6151000000 </t>
   </si>
   <si>
-    <t>25/11/2021</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>R$ 1.250.000,00</t>
   </si>