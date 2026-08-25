--- v0 (2026-05-07)
+++ v1 (2026-08-25)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 01-2022" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -358,60 +358,75 @@
   <si>
     <t>16/08/2024</t>
   </si>
   <si>
     <t>2024NC053858</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>2025NC331</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>2025NC043244</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>2026NC005961</t>
   </si>
   <si>
+    <t>R$ 245.443,85</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>2026NC045879</t>
+  </si>
+  <si>
+    <t>R$ 9.000,00</t>
+  </si>
+  <si>
+    <t>2026NC047176</t>
+  </si>
+  <si>
     <t>Orçamento Recebido</t>
   </si>
   <si>
     <t>Orçamento Devolvido</t>
   </si>
   <si>
     <t>Saldo</t>
   </si>
   <si>
-    <t>R$ 1.967.775,40</t>
+    <t>R$ 2.222.219,25</t>
   </si>
   <si>
     <t>R$ 0</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Nota de Empenho</t>
   </si>
   <si>
     <t>Saldo da NE</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>Fiotec</t>
   </si>
   <si>
     <t xml:space="preserve">2022NE78 </t>
   </si>
@@ -463,50 +478,56 @@
   <si>
     <t>FIOTEC</t>
   </si>
   <si>
     <t xml:space="preserve">2024NE286 </t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">2025NE154 </t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve">2025NE238 </t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">2026NE37 </t>
   </si>
   <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026NE314 </t>
+  </si>
+  <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
   <si>
     <t>Data Recebido</t>
   </si>
   <si>
     <t>Atividade / Meta</t>
@@ -559,68 +580,68 @@
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>01/03/2026</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>01/08/2026</t>
   </si>
   <si>
     <t>Total Previsto</t>
   </si>
   <si>
     <t>Saldo Real</t>
   </si>
   <si>
     <t>Total a Receber</t>
   </si>
   <si>
-    <t>R$ 2.222.219,25</t>
-[...1 lines deleted...]
-  <si>
     <t>Execução</t>
   </si>
   <si>
     <t xml:space="preserve">Valor	</t>
   </si>
   <si>
     <t>Nota Fiscal</t>
   </si>
   <si>
     <t>Saldo nota fiscal</t>
   </si>
   <si>
     <t>01000000000</t>
   </si>
   <si>
+    <t>2026NE314</t>
+  </si>
+  <si>
     <t>2026NE37</t>
   </si>
   <si>
     <t>2025NE238</t>
   </si>
   <si>
     <t>2025NE154</t>
   </si>
   <si>
     <t>2024NE286</t>
   </si>
   <si>
     <t>R$ 30.100,00</t>
   </si>
   <si>
     <t>2023NE365</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>2024NE100</t>
   </si>
   <si>
     <t>2023NE000213</t>
@@ -797,50 +818,53 @@
     <t>23/03/2024</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>6 . 1</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>7 . 1</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>8 . 1</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>9 . 1</t>
+  </si>
+  <si>
+    <t>10 . 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="000000"/>
       <name val="Verdana"/>
@@ -1777,54 +1801,54 @@
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A8:G8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H50" sqref="H50"/>
+      <selection activeCell="H53" sqref="H53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="10"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:8">
@@ -2102,2095 +2126,2226 @@
       <c r="F24" s="16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="11" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>110</v>
       </c>
       <c r="D25" t="s">
         <v>111</v>
       </c>
       <c r="E25" t="s">
         <v>92</v>
       </c>
       <c r="F25" s="16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="11"/>
-[...4 lines deleted...]
-      <c r="F26" s="16"/>
+      <c r="A26" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>114</v>
+      </c>
+      <c r="E26" t="s">
+        <v>92</v>
+      </c>
+      <c r="F26" s="16" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="6" t="s">
+      <c r="A27" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" t="s">
         <v>113</v>
       </c>
-      <c r="C27" s="7" t="s">
-[...4 lines deleted...]
-      <c r="F27" s="16"/>
+      <c r="D27" t="s">
+        <v>116</v>
+      </c>
+      <c r="E27" t="s">
+        <v>92</v>
+      </c>
+      <c r="F27" s="16" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="11" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A28" s="11"/>
+      <c r="B28"/>
+      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28" s="16"/>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="12"/>
-[...7 lines deleted...]
-      <c r="A33" s="8" t="s">
+      <c r="A29" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="B33" s="9"/>
-[...8 lines deleted...]
-      <c r="A34" s="5" t="s">
+      <c r="B29" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29" s="16"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" t="s">
+        <v>121</v>
+      </c>
+      <c r="C30" t="s">
+        <v>120</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30" s="16"/>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="12"/>
+      <c r="B31" s="14"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="17"/>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="9"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="10"/>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="B34" s="6" t="s">
+      <c r="B36" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="C34" s="6" t="s">
+      <c r="C36" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="D34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="6" t="s">
+      <c r="D36" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="E36" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="F34" s="6" t="s">
+      <c r="F36" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="G34" s="6" t="s">
-[...28 lines deleted...]
-      <c r="H35" s="16" t="s">
+      <c r="G36" s="6" t="s">
         <v>124</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G36" t="s">
+      <c r="H36" s="7" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="11" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B37" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D37" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E37" t="s">
         <v>92</v>
       </c>
       <c r="F37" t="s">
         <v>81</v>
       </c>
       <c r="G37" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H37" s="16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="11" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B38" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C38" t="s">
         <v>94</v>
       </c>
       <c r="D38" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E38" t="s">
         <v>92</v>
       </c>
       <c r="F38" t="s">
         <v>81</v>
       </c>
       <c r="G38" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="H38" s="16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="11" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B39" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="C39" t="s">
-        <v>128</v>
+        <v>94</v>
       </c>
       <c r="D39" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E39" t="s">
         <v>92</v>
       </c>
       <c r="F39" t="s">
         <v>81</v>
       </c>
       <c r="G39" t="s">
+        <v>131</v>
+      </c>
+      <c r="H39" s="16" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="11" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B40" t="s">
-        <v>130</v>
+        <v>95</v>
       </c>
       <c r="C40" t="s">
-        <v>131</v>
+        <v>94</v>
       </c>
       <c r="D40" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E40" t="s">
         <v>92</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
       <c r="G40" t="s">
         <v>132</v>
       </c>
       <c r="H40" s="16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="11" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B41" t="s">
         <v>90</v>
       </c>
       <c r="C41" t="s">
         <v>133</v>
       </c>
       <c r="D41" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E41" t="s">
         <v>92</v>
       </c>
       <c r="F41" t="s">
         <v>81</v>
       </c>
       <c r="G41" t="s">
         <v>134</v>
       </c>
       <c r="H41" s="16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="11" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B42" t="s">
         <v>135</v>
       </c>
       <c r="C42" t="s">
         <v>136</v>
       </c>
       <c r="D42" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E42" t="s">
         <v>92</v>
       </c>
       <c r="F42" t="s">
         <v>81</v>
       </c>
       <c r="G42" t="s">
         <v>137</v>
       </c>
       <c r="H42" s="16" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="11" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B43" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="C43" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="D43" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="E43" t="s">
         <v>92</v>
       </c>
       <c r="F43" t="s">
         <v>81</v>
       </c>
       <c r="G43" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H43" s="16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="11" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B44" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="C44" t="s">
         <v>141</v>
       </c>
       <c r="D44" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E44" t="s">
         <v>92</v>
       </c>
       <c r="F44" t="s">
         <v>81</v>
       </c>
       <c r="G44" t="s">
         <v>142</v>
       </c>
       <c r="H44" s="16" t="s">
-        <v>124</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="11" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B45" t="s">
         <v>101</v>
       </c>
       <c r="C45" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="D45" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="E45" t="s">
         <v>92</v>
       </c>
       <c r="F45" t="s">
         <v>81</v>
       </c>
       <c r="G45" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H45" s="16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="11" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
         <v>90</v>
       </c>
       <c r="C46" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E46" t="s">
         <v>92</v>
       </c>
       <c r="F46" t="s">
         <v>81</v>
       </c>
       <c r="G46" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H46" s="16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="11"/>
-[...6 lines deleted...]
-      <c r="H47" s="16"/>
+      <c r="A47" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="B47" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" t="s">
+        <v>148</v>
+      </c>
+      <c r="D47" t="s">
+        <v>127</v>
+      </c>
+      <c r="E47" t="s">
+        <v>92</v>
+      </c>
+      <c r="F47" t="s">
+        <v>81</v>
+      </c>
+      <c r="G47" t="s">
+        <v>149</v>
+      </c>
+      <c r="H47" s="16" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="5" t="s">
-[...12 lines deleted...]
-      <c r="H48" s="16"/>
+      <c r="A48" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" t="s">
+        <v>90</v>
+      </c>
+      <c r="C48" t="s">
+        <v>150</v>
+      </c>
+      <c r="D48" t="s">
+        <v>127</v>
+      </c>
+      <c r="E48" t="s">
+        <v>92</v>
+      </c>
+      <c r="F48" t="s">
+        <v>81</v>
+      </c>
+      <c r="G48" t="s">
+        <v>151</v>
+      </c>
+      <c r="H48" s="16" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="11" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="B49" t="s">
-        <v>150</v>
+        <v>101</v>
       </c>
       <c r="C49" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-      <c r="H49" s="16"/>
+        <v>152</v>
+      </c>
+      <c r="D49" t="s">
+        <v>127</v>
+      </c>
+      <c r="E49" t="s">
+        <v>92</v>
+      </c>
+      <c r="F49" t="s">
+        <v>81</v>
+      </c>
+      <c r="G49" t="s">
+        <v>153</v>
+      </c>
+      <c r="H49" s="16" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="12"/>
-[...6 lines deleted...]
-      <c r="H50" s="17"/>
+      <c r="A50" s="11"/>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50" s="16"/>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51" s="16"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="B52" t="s">
+        <v>157</v>
+      </c>
+      <c r="C52" t="s">
+        <v>120</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52" s="16"/>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="12"/>
+      <c r="B53" s="14"/>
+      <c r="C53" s="14"/>
+      <c r="D53" s="14"/>
+      <c r="E53" s="14"/>
+      <c r="F53" s="14"/>
+      <c r="G53" s="14"/>
+      <c r="H53" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A13:F13"/>
-    <mergeCell ref="A33:H33"/>
+    <mergeCell ref="A35:H35"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G49"/>
+  <dimension ref="A1:G51"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G49" sqref="G49"/>
+      <selection activeCell="G51" sqref="G51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B5" t="s">
         <v>90</v>
       </c>
       <c r="C5" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="D5" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B6" t="s">
         <v>90</v>
       </c>
       <c r="C6" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="D6" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B7" t="s">
         <v>101</v>
       </c>
       <c r="C7" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="D7" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B8" t="s">
         <v>101</v>
       </c>
       <c r="C8" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="D8" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B9" t="s">
         <v>90</v>
       </c>
       <c r="C9" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="D9" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B10" t="s">
         <v>90</v>
       </c>
       <c r="C10" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="D10" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B11" t="s">
         <v>101</v>
       </c>
       <c r="C11" t="s">
+        <v>172</v>
+      </c>
+      <c r="D11" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B12" t="s">
         <v>101</v>
       </c>
       <c r="C12" t="s">
         <v>102</v>
       </c>
       <c r="D12" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B13" t="s">
         <v>90</v>
       </c>
       <c r="C13" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="D13" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B14" t="s">
         <v>90</v>
       </c>
       <c r="C14" t="s">
         <v>103</v>
       </c>
       <c r="D14" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B15" t="s">
         <v>101</v>
       </c>
       <c r="C15" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="D15" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B16" t="s">
         <v>101</v>
       </c>
       <c r="C16" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="D16" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B17" t="s">
         <v>90</v>
       </c>
       <c r="C17" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D17" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B18" t="s">
         <v>90</v>
       </c>
       <c r="C18" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D18" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="D19" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B20" t="s">
         <v>101</v>
       </c>
       <c r="C20" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="D20" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B21" t="s">
         <v>90</v>
       </c>
       <c r="C21" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="D21" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="D22" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B23" t="s">
         <v>101</v>
       </c>
       <c r="C23" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="D23" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="11"/>
-[...2 lines deleted...]
-      <c r="D24"/>
+      <c r="A24" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" t="s">
+        <v>113</v>
+      </c>
+      <c r="D24" t="s">
+        <v>165</v>
+      </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A26" s="11"/>
+      <c r="B26"/>
+      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" s="11" t="s">
-[...6 lines deleted...]
-        <v>101</v>
+      <c r="A27" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>185</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" s="12"/>
-[...16 lines deleted...]
-      <c r="G31" s="10"/>
+      <c r="A28" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>120</v>
+      </c>
+      <c r="C28" t="s">
+        <v>157</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28" s="16"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="12"/>
+      <c r="B29" s="14"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="17"/>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C32" s="6" t="s">
+      <c r="A32" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="10"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="D32" s="6" t="s">
-[...5 lines deleted...]
-      <c r="F32" s="6" t="s">
+      <c r="D33" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="F33" s="6" t="s">
         <v>86</v>
       </c>
-      <c r="G32" s="7" t="s">
-[...23 lines deleted...]
-        <v>150</v>
+      <c r="G33" s="7" t="s">
+        <v>189</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D34" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E34">
-        <v>84370</v>
+        <v>1520</v>
       </c>
       <c r="F34" t="s">
-        <v>172</v>
+        <v>113</v>
       </c>
       <c r="G34" s="16" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>90</v>
       </c>
       <c r="C35" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E35">
-        <v>83645</v>
+        <v>411</v>
       </c>
       <c r="F35" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="G35" s="16" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D36" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E36">
-        <v>82268</v>
+        <v>84370</v>
       </c>
       <c r="F36" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="G36" s="16" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B37" t="s">
-        <v>189</v>
+        <v>90</v>
       </c>
       <c r="C37" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D37" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="E37">
-        <v>81791</v>
+        <v>83645</v>
       </c>
       <c r="F37" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="G37" s="16" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="11" t="s">
-        <v>122</v>
+        <v>144</v>
       </c>
       <c r="B38" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="C38" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D38" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E38">
-        <v>81196</v>
+        <v>82268</v>
       </c>
       <c r="F38" t="s">
-        <v>133</v>
+        <v>175</v>
       </c>
       <c r="G38" s="16" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B39" t="s">
-        <v>130</v>
+        <v>196</v>
       </c>
       <c r="C39" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D39" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E39">
-        <v>79871</v>
+        <v>81791</v>
       </c>
       <c r="F39" t="s">
-        <v>102</v>
+        <v>198</v>
       </c>
       <c r="G39" s="16" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B40" t="s">
-        <v>189</v>
+        <v>90</v>
       </c>
       <c r="C40" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D40" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="E40">
-        <v>79871</v>
+        <v>81196</v>
       </c>
       <c r="F40" t="s">
-        <v>164</v>
+        <v>138</v>
       </c>
       <c r="G40" s="16" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B41" t="s">
-        <v>90</v>
+        <v>135</v>
       </c>
       <c r="C41" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D41" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E41">
-        <v>78937</v>
+        <v>79871</v>
       </c>
       <c r="F41" t="s">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="G41" s="16" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
-        <v>93</v>
+        <v>196</v>
       </c>
       <c r="C42" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D42" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E42">
-        <v>77779</v>
+        <v>79871</v>
       </c>
       <c r="F42" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="G42" s="16" t="s">
-        <v>189</v>
+        <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B43" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="C43" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D43" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E43">
-        <v>77779</v>
+        <v>78937</v>
       </c>
       <c r="F43" t="s">
-        <v>94</v>
+        <v>171</v>
       </c>
       <c r="G43" s="16" t="s">
-        <v>189</v>
+        <v>157</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B44" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="C44" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D44" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E44">
         <v>77779</v>
       </c>
       <c r="F44" t="s">
-        <v>94</v>
+        <v>169</v>
       </c>
       <c r="G44" s="16" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" t="s">
+        <v>204</v>
+      </c>
+      <c r="E45">
+        <v>77779</v>
+      </c>
+      <c r="F45" t="s">
+        <v>94</v>
+      </c>
+      <c r="G45" s="16" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" t="s">
+        <v>190</v>
+      </c>
+      <c r="D46" t="s">
+        <v>205</v>
+      </c>
+      <c r="E46">
+        <v>77779</v>
+      </c>
+      <c r="F46" t="s">
+        <v>94</v>
+      </c>
+      <c r="G46" s="16" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B47" t="s">
         <v>90</v>
       </c>
-      <c r="C45" t="s">
-[...5 lines deleted...]
-      <c r="E45">
+      <c r="C47" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" t="s">
+        <v>206</v>
+      </c>
+      <c r="E47">
         <v>77223</v>
       </c>
-      <c r="F45" t="s">
-[...26 lines deleted...]
-      <c r="G47" s="16"/>
+      <c r="F47" t="s">
+        <v>167</v>
+      </c>
+      <c r="G47" s="16" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="48" spans="1:7">
-      <c r="A48" s="11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A48" s="11"/>
+      <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" s="16"/>
     </row>
     <row r="49" spans="1:7">
-      <c r="A49" s="12"/>
-[...5 lines deleted...]
-      <c r="G49" s="17"/>
+      <c r="A49" s="19" t="s">
+        <v>207</v>
+      </c>
+      <c r="B49" s="19" t="s">
+        <v>208</v>
+      </c>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49" s="16"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="B50" t="s">
+        <v>157</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50" s="16"/>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="12"/>
+      <c r="B51" s="14"/>
+      <c r="C51" s="14"/>
+      <c r="D51" s="14"/>
+      <c r="E51" s="14"/>
+      <c r="F51" s="14"/>
+      <c r="G51" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="D10:G10"/>
     <mergeCell ref="D11:G11"/>
     <mergeCell ref="D12:G12"/>
     <mergeCell ref="D13:G13"/>
     <mergeCell ref="D14:G14"/>
     <mergeCell ref="D15:G15"/>
     <mergeCell ref="D16:G16"/>
     <mergeCell ref="D17:G17"/>
     <mergeCell ref="D18:G18"/>
     <mergeCell ref="D19:G19"/>
     <mergeCell ref="D20:G20"/>
     <mergeCell ref="D21:G21"/>
     <mergeCell ref="D22:G22"/>
     <mergeCell ref="D23:G23"/>
-    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="D24:G24"/>
+    <mergeCell ref="A32:G32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M36"/>
+  <dimension ref="A1:M37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
         <v>82</v>
       </c>
       <c r="D6" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="E6" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="F6">
         <v>2071719.25</v>
       </c>
       <c r="G6" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="H6" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="I6" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="J6" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="K6" t="s">
         <v>48</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D11" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="E11" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F11" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="G11" t="s">
         <v>4</v>
       </c>
       <c r="H11" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="I11" t="s">
         <v>58</v>
       </c>
       <c r="J11" t="s">
         <v>58</v>
       </c>
       <c r="K11" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="8" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>89</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="B17" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C17" t="s">
         <v>90</v>
       </c>
       <c r="D17" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="E17" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F17" t="s">
         <v>58</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D18" t="s">
         <v>58</v>
       </c>
       <c r="E18" t="s">
         <v>90</v>
       </c>
       <c r="F18" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="G18">
         <v>77223</v>
       </c>
       <c r="H18" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="B19" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C19" t="s">
         <v>101</v>
       </c>
       <c r="D19" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="E19" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F19" t="s">
         <v>58</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
       <c r="E20" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="F20" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="G20">
         <v>77779</v>
       </c>
       <c r="H20" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D21" t="s">
         <v>58</v>
       </c>
       <c r="E21" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="F21" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="G21">
         <v>81791</v>
       </c>
       <c r="H21" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="B22" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C22" t="s">
         <v>90</v>
       </c>
       <c r="D22" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="E22" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F22" t="s">
         <v>58</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
       <c r="E23" t="s">
         <v>90</v>
       </c>
       <c r="F23" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="G23">
         <v>78937</v>
       </c>
       <c r="H23" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="B24" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C24" t="s">
         <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="E24" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F24" t="s">
         <v>58</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="F25" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="G25">
         <v>79871</v>
       </c>
       <c r="H25" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="B26" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C26" t="s">
         <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="E26" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F26" t="s">
         <v>58</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D27" t="s">
         <v>58</v>
       </c>
       <c r="E27" t="s">
         <v>90</v>
       </c>
       <c r="F27" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="G27">
         <v>81196</v>
       </c>
       <c r="H27" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="B28" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C28" t="s">
         <v>101</v>
       </c>
       <c r="D28" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="E28" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D29" t="s">
         <v>58</v>
       </c>
       <c r="E29" t="s">
         <v>101</v>
       </c>
       <c r="F29" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G29">
         <v>82268</v>
       </c>
       <c r="H29" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="B30" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C30" t="s">
         <v>90</v>
       </c>
       <c r="D30" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="E30" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D31" t="s">
         <v>58</v>
       </c>
       <c r="E31" t="s">
         <v>90</v>
       </c>
       <c r="F31" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="G31">
         <v>83645</v>
       </c>
       <c r="H31" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="B32" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C32" t="s">
         <v>101</v>
       </c>
       <c r="D32" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="E32" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D33" t="s">
         <v>58</v>
       </c>
       <c r="E33" t="s">
         <v>101</v>
       </c>
       <c r="F33" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="G33">
         <v>84370</v>
       </c>
       <c r="H33" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="B34" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="E34" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F34" t="s">
         <v>58</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="D35" t="s">
         <v>58</v>
       </c>
       <c r="E35" t="s">
         <v>90</v>
       </c>
       <c r="F35" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="G35">
         <v>411</v>
       </c>
       <c r="H35" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36">
         <v>10</v>
       </c>
       <c r="B36" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C36" t="s">
         <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="E36" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F36" t="s">
         <v>58</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>246</v>
+        <v>243</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" t="s">
+        <v>266</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37" t="s">
+        <v>235</v>
+      </c>
+      <c r="D37" t="s">
+        <v>58</v>
+      </c>
+      <c r="E37" t="s">
+        <v>101</v>
+      </c>
+      <c r="F37" t="s">
+        <v>113</v>
+      </c>
+      <c r="G37">
+        <v>1520</v>
+      </c>
+      <c r="H37" t="s">
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A15:H15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>