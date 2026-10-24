--- v1 (2026-08-25)
+++ v2 (2026-10-24)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 01-2022" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -268,474 +268,477 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 2.372.719,25</t>
   </si>
   <si>
     <t>R$ -0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">01000000000 </t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 190.000,00</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>R$ 145.101,27</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>R$ 69.900,44</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>000</t>
+  </si>
+  <si>
+    <t>R$ 39.442,14</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>2023NC13049</t>
+  </si>
+  <si>
+    <t>R$ 254.443,85</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>16/08/2024</t>
+  </si>
+  <si>
+    <t>2024NC053858</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>2025NC331</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>2025NC043244</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>2026NC005961</t>
+  </si>
+  <si>
+    <t>R$ 245.443,85</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>2026NC045879</t>
+  </si>
+  <si>
+    <t>R$ 9.000,00</t>
+  </si>
+  <si>
+    <t>2026NC047176</t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 2.222.219,25</t>
+  </si>
+  <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2022NE78 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 0,00 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021NE000223 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2022NE000224 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2022NE000225 </t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023NE56 </t>
+  </si>
+  <si>
+    <t>R$ 194.243,85</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023NE000213 </t>
+  </si>
+  <si>
+    <t>19/03/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024NE100 </t>
+  </si>
+  <si>
+    <t>R$ 60.200,00</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023NE365 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 30.100,00 </t>
+  </si>
+  <si>
+    <t>FIOTEC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024NE286 </t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025NE154 </t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025NE238 </t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026NE37 </t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026NE314 </t>
+  </si>
+  <si>
+    <t>Total Emissão</t>
+  </si>
+  <si>
+    <t>Total Cancelado</t>
+  </si>
+  <si>
+    <t>Saldo Total</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Cronogrma Financeiro</t>
+  </si>
+  <si>
+    <t>Previsão/Real</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido	</t>
+  </si>
+  <si>
+    <t>Data Recebido</t>
+  </si>
+  <si>
+    <t>Atividade / Meta</t>
+  </si>
+  <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>01/03/2022</t>
+  </si>
+  <si>
+    <t>Meta 1 e Meta 2</t>
+  </si>
+  <si>
+    <t>Real</t>
+  </si>
+  <si>
+    <t>09/05/2022</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>10/04/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>Total Previsto</t>
+  </si>
+  <si>
+    <t>Saldo Real</t>
+  </si>
+  <si>
+    <t>Total a Receber</t>
+  </si>
+  <si>
+    <t>Execução</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor	</t>
+  </si>
+  <si>
+    <t>Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Saldo nota fiscal</t>
+  </si>
+  <si>
+    <t>01000000000</t>
+  </si>
+  <si>
+    <t>2026NE314</t>
+  </si>
+  <si>
+    <t>2026NE37</t>
+  </si>
+  <si>
+    <t>2025NE238</t>
+  </si>
+  <si>
+    <t>2025NE154</t>
+  </si>
+  <si>
+    <t>2024NE286</t>
+  </si>
+  <si>
+    <t>R$ 30.100,00</t>
+  </si>
+  <si>
+    <t>2023NE365</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>2024NE100</t>
+  </si>
+  <si>
+    <t>2023NE000213</t>
+  </si>
+  <si>
+    <t>2023NE00056</t>
+  </si>
+  <si>
+    <t>2023NE56</t>
+  </si>
+  <si>
+    <t>2021NE000223</t>
+  </si>
+  <si>
+    <t>2022NE000225</t>
+  </si>
+  <si>
+    <t>2022NE000224</t>
+  </si>
+  <si>
+    <t>2022NE78</t>
+  </si>
+  <si>
+    <t>Total executado</t>
+  </si>
+  <si>
+    <t>Saldo a executar</t>
+  </si>
+  <si>
+    <t>Contrato</t>
+  </si>
+  <si>
+    <t>Número do Projeto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Status 	</t>
+  </si>
+  <si>
+    <t>Data de Publicação</t>
+  </si>
+  <si>
+    <t>Início da vigência</t>
+  </si>
+  <si>
+    <t>Fim da vigência</t>
+  </si>
+  <si>
+    <t>Valor Contratado</t>
+  </si>
+  <si>
+    <t>Número Contrato</t>
+  </si>
+  <si>
+    <t>Processo</t>
+  </si>
+  <si>
+    <t>Despesa FIOTEC</t>
+  </si>
+  <si>
+    <t>Valor ISS</t>
+  </si>
+  <si>
+    <t>Valor FADI presidência</t>
+  </si>
+  <si>
+    <t>Valor TAF ENSP</t>
+  </si>
+  <si>
+    <t>Valor Líquido</t>
+  </si>
+  <si>
+    <t>ENSP 003 FIO 22</t>
+  </si>
+  <si>
     <t>12/04/2022</t>
-  </si>
-[...421 lines deleted...]
-    <t>ENSP 003 FIO 22</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>06/04/2027</t>
   </si>
   <si>
     <t>01/2022</t>
   </si>
   <si>
     <t>25388.000038/2022-20</t>
   </si>
   <si>
     <t>150.196,29</t>
   </si>
   <si>
     <t>41.434,39</t>
   </si>
   <si>
     <t>1.880.088,57</t>
   </si>
   <si>
     <t>Valor Liquido</t>
   </si>
@@ -3644,708 +3647,708 @@
       <c r="H5" s="6" t="s">
         <v>217</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>218</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>219</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>220</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>221</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>223</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>82</v>
+        <v>224</v>
       </c>
       <c r="D6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F6">
         <v>2071719.25</v>
       </c>
       <c r="G6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K6" t="s">
         <v>48</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>219</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G11" t="s">
         <v>4</v>
       </c>
       <c r="H11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="I11" t="s">
         <v>58</v>
       </c>
       <c r="J11" t="s">
         <v>58</v>
       </c>
       <c r="K11" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="8" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>89</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>161</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>188</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B17" t="s">
         <v>165</v>
       </c>
       <c r="C17" t="s">
         <v>90</v>
       </c>
       <c r="D17" t="s">
         <v>164</v>
       </c>
       <c r="E17" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F17" t="s">
         <v>58</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D18" t="s">
         <v>58</v>
       </c>
       <c r="E18" t="s">
         <v>90</v>
       </c>
       <c r="F18" t="s">
         <v>167</v>
       </c>
       <c r="G18">
         <v>77223</v>
       </c>
       <c r="H18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B19" t="s">
         <v>165</v>
       </c>
       <c r="C19" t="s">
         <v>101</v>
       </c>
       <c r="D19" t="s">
         <v>168</v>
       </c>
       <c r="E19" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F19" t="s">
         <v>58</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D20" t="s">
         <v>58</v>
       </c>
       <c r="E20" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F20" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G20">
         <v>77779</v>
       </c>
       <c r="H20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D21" t="s">
         <v>58</v>
       </c>
       <c r="E21" t="s">
         <v>196</v>
       </c>
       <c r="F21" t="s">
         <v>198</v>
       </c>
       <c r="G21">
         <v>81791</v>
       </c>
       <c r="H21" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B22" t="s">
         <v>165</v>
       </c>
       <c r="C22" t="s">
         <v>90</v>
       </c>
       <c r="D22" t="s">
         <v>170</v>
       </c>
       <c r="E22" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F22" t="s">
         <v>58</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
       <c r="E23" t="s">
         <v>90</v>
       </c>
       <c r="F23" t="s">
         <v>171</v>
       </c>
       <c r="G23">
         <v>78937</v>
       </c>
       <c r="H23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B24" t="s">
         <v>165</v>
       </c>
       <c r="C24" t="s">
         <v>101</v>
       </c>
       <c r="D24" t="s">
         <v>172</v>
       </c>
       <c r="E24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F24" t="s">
         <v>58</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
       <c r="E25" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G25">
         <v>79871</v>
       </c>
       <c r="H25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B26" t="s">
         <v>165</v>
       </c>
       <c r="C26" t="s">
         <v>90</v>
       </c>
       <c r="D26" t="s">
         <v>173</v>
       </c>
       <c r="E26" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F26" t="s">
         <v>58</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D27" t="s">
         <v>58</v>
       </c>
       <c r="E27" t="s">
         <v>90</v>
       </c>
       <c r="F27" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G27">
         <v>81196</v>
       </c>
       <c r="H27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B28" t="s">
         <v>165</v>
       </c>
       <c r="C28" t="s">
         <v>101</v>
       </c>
       <c r="D28" t="s">
         <v>174</v>
       </c>
       <c r="E28" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D29" t="s">
         <v>58</v>
       </c>
       <c r="E29" t="s">
         <v>101</v>
       </c>
       <c r="F29" t="s">
         <v>175</v>
       </c>
       <c r="G29">
         <v>82268</v>
       </c>
       <c r="H29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B30" t="s">
         <v>165</v>
       </c>
       <c r="C30" t="s">
         <v>90</v>
       </c>
       <c r="D30" t="s">
         <v>176</v>
       </c>
       <c r="E30" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D31" t="s">
         <v>58</v>
       </c>
       <c r="E31" t="s">
         <v>90</v>
       </c>
       <c r="F31" t="s">
         <v>177</v>
       </c>
       <c r="G31">
         <v>83645</v>
       </c>
       <c r="H31" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B32" t="s">
         <v>165</v>
       </c>
       <c r="C32" t="s">
         <v>101</v>
       </c>
       <c r="D32" t="s">
         <v>178</v>
       </c>
       <c r="E32" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D33" t="s">
         <v>58</v>
       </c>
       <c r="E33" t="s">
         <v>101</v>
       </c>
       <c r="F33" t="s">
         <v>179</v>
       </c>
       <c r="G33">
         <v>84370</v>
       </c>
       <c r="H33" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B34" t="s">
         <v>165</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
       <c r="D34" t="s">
         <v>180</v>
       </c>
       <c r="E34" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F34" t="s">
         <v>58</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D35" t="s">
         <v>58</v>
       </c>
       <c r="E35" t="s">
         <v>90</v>
       </c>
       <c r="F35" t="s">
         <v>181</v>
       </c>
       <c r="G35">
         <v>411</v>
       </c>
       <c r="H35" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36">
         <v>10</v>
       </c>
       <c r="B36" t="s">
         <v>165</v>
       </c>
       <c r="C36" t="s">
         <v>101</v>
       </c>
       <c r="D36" t="s">
         <v>182</v>
       </c>
       <c r="E36" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F36" t="s">
         <v>58</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D37" t="s">
         <v>58</v>
       </c>
       <c r="E37" t="s">
         <v>101</v>
       </c>
       <c r="F37" t="s">
         <v>113</v>
       </c>
       <c r="G37">
         <v>1520</v>
       </c>
       <c r="H37" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A15:H15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>