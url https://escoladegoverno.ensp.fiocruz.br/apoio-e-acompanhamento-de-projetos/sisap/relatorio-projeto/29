--- v0 (2026-05-10)
+++ v1 (2026-10-23)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 19-2017" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Prestação de contas</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -268,81 +268,78 @@
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>SIAPE</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telefone</t>
   </si>
   <si>
     <t>RAMAL</t>
   </si>
   <si>
     <t>Assistente do Projeto</t>
   </si>
   <si>
     <t>Luiz Fernando Mazzei</t>
   </si>
   <si>
-    <t>luiz.mazzei@ensp.fiocruz.br</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">(21) 2598-2792 - </t>
   </si>
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 6.650.846,00</t>
   </si>
   <si>
     <t>R$ -2.000,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">6151689702 </t>
   </si>
   <si>
-    <t>23/10/2017</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>R$ 3.361.717,00</t>
   </si>
@@ -1905,55 +1902,53 @@
       <c r="C9" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>77</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>78</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
         <v>80</v>
       </c>
       <c r="B10" t="s">
         <v>81</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10" t="s">
+      <c r="E10"/>
+      <c r="F10" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G10" s="16">
         <v>2792</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="12"/>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
@@ -1981,361 +1976,361 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H32" sqref="H32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="10"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B3" s="10" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>85</v>
+      </c>
+      <c r="B4" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="18"/>
       <c r="B5" s="15"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B6" s="16"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B7" s="7" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11"/>
       <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="B9" s="16" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="11"/>
       <c r="B10" s="16"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="12"/>
       <c r="B11" s="17"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="10"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="C14" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="D14" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="E14" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="E14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="7" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" t="s">
         <v>99</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D15">
         <v>1041</v>
       </c>
       <c r="E15" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F15" s="16" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B16" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" t="s">
         <v>103</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>104</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F16" s="16" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" t="s">
         <v>106</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="D17">
         <v>158</v>
       </c>
       <c r="E17" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F17" s="16" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="11"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" s="16"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="C19" s="7" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" s="16"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C20" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" s="16"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="12"/>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="17"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="10"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="C26" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="C26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="G26" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="E26" s="6" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="6" t="s">
+      <c r="H26" s="7" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C27" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" t="s">
         <v>117</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="E27" t="s">
         <v>101</v>
       </c>
-      <c r="D27" t="s">
+      <c r="F27" t="s">
+        <v>90</v>
+      </c>
+      <c r="G27" t="s">
         <v>118</v>
       </c>
-      <c r="E27" t="s">
-[...5 lines deleted...]
-      <c r="G27" t="s">
+      <c r="H27" s="16" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>102</v>
+      </c>
+      <c r="C28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D28" t="s">
         <v>117</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="E28" t="s">
+        <v>101</v>
+      </c>
+      <c r="F28" t="s">
+        <v>90</v>
+      </c>
+      <c r="G28" t="s">
         <v>121</v>
       </c>
-      <c r="D28" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H28" s="16" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="11"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" s="16"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="C30" s="7" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" s="16"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B31" t="s">
         <v>55</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" s="16"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="12"/>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A25:H25"/>
   </mergeCells>
@@ -2357,695 +2352,695 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G42" sqref="G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B4" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="C4" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="D4" s="6" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" t="s">
         <v>131</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>132</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6" t="s">
+        <v>131</v>
+      </c>
+      <c r="C6" t="s">
         <v>135</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B7" t="s">
+        <v>136</v>
+      </c>
+      <c r="C7" t="s">
         <v>137</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B8" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C8" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D8" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C9" t="s">
         <v>141</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B10" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C10" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D10" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B11" t="s">
+        <v>144</v>
+      </c>
+      <c r="C11" t="s">
         <v>145</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B12" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C12" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D12" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B13" t="s">
+        <v>148</v>
+      </c>
+      <c r="C13" t="s">
         <v>149</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B14" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C14" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D14" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C15" t="s">
         <v>153</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B16" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C16" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D16" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>156</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="C19" s="7" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C20" t="s">
         <v>55</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="12"/>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="14"/>
       <c r="G21" s="17"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="8" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="10"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="E25" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="C25" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="6" t="s">
+      <c r="F25" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="G25" s="7" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C26">
         <v>6151689702</v>
       </c>
       <c r="D26" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E26">
         <v>76502</v>
       </c>
       <c r="F26" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="B27" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C27">
         <v>6151689702</v>
       </c>
       <c r="D27" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E27">
         <v>76502</v>
       </c>
       <c r="F27" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="G27" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C28">
         <v>6151689702</v>
       </c>
       <c r="D28" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E28">
         <v>76502</v>
       </c>
       <c r="F28" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C29">
         <v>6151689702</v>
       </c>
       <c r="D29" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E29">
         <v>74622</v>
       </c>
       <c r="F29" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="G29" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C30">
         <v>6151689702</v>
       </c>
       <c r="D30" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E30">
         <v>73822</v>
       </c>
       <c r="F30" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B31" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C31">
         <v>6151689702</v>
       </c>
       <c r="D31" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E31">
         <v>73875</v>
       </c>
       <c r="F31" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G31" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C32">
         <v>6151689702</v>
       </c>
       <c r="D32" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E32">
         <v>72441</v>
       </c>
       <c r="F32" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="G32" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C33">
         <v>6151689702</v>
       </c>
       <c r="D33" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E33">
         <v>71601</v>
       </c>
       <c r="F33" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C34">
         <v>6151689702</v>
       </c>
       <c r="D34" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E34">
         <v>71600</v>
       </c>
       <c r="F34" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B35" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C35">
         <v>6151689702</v>
       </c>
       <c r="D35" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E35">
         <v>71598</v>
       </c>
       <c r="F35" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B36" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C36">
         <v>6151689702</v>
       </c>
       <c r="D36" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E36">
         <v>69382</v>
       </c>
       <c r="F36" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="11" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B37" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C37">
         <v>6151689702</v>
       </c>
       <c r="D37" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E37">
         <v>69161</v>
       </c>
       <c r="F37" t="s">
+        <v>181</v>
+      </c>
+      <c r="G37" s="16" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="11" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C38">
         <v>6151689702</v>
       </c>
       <c r="D38" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E38">
         <v>69161</v>
       </c>
       <c r="F38" t="s">
+        <v>181</v>
+      </c>
+      <c r="G38" s="16" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11"/>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" s="16"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="B40" s="19" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" s="16"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B41" t="s">
         <v>55</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" s="16"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="12"/>
       <c r="B42" s="14"/>
       <c r="C42" s="14"/>
       <c r="D42" s="14"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
@@ -3087,1248 +3082,1248 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="C5" s="6" t="s">
         <v>189</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="D5" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="E5" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="F5" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="G5" s="6" t="s">
         <v>193</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="H5" s="6" t="s">
         <v>194</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="I5" s="6" t="s">
         <v>195</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="J5" s="6" t="s">
         <v>196</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="K5" s="6" t="s">
         <v>197</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="L5" s="6" t="s">
         <v>198</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="7" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
+        <v>201</v>
+      </c>
+      <c r="D6" t="s">
         <v>202</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="F6">
         <v>6650846</v>
       </c>
       <c r="G6" t="s">
         <v>36</v>
       </c>
       <c r="H6" t="s">
+        <v>204</v>
+      </c>
+      <c r="I6" t="s">
         <v>205</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>206</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>207</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>208</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="D10" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="F10" s="6" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" t="s">
+        <v>214</v>
+      </c>
+      <c r="D11" t="s">
+        <v>214</v>
+      </c>
+      <c r="E11" t="s">
+        <v>214</v>
+      </c>
+      <c r="F11" t="s">
+        <v>214</v>
+      </c>
+      <c r="G11" t="s">
+        <v>214</v>
+      </c>
+      <c r="H11" t="s">
         <v>215</v>
       </c>
-      <c r="D11" t="s">
-[...11 lines deleted...]
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>216</v>
       </c>
-      <c r="I11" t="s">
+      <c r="J11" t="s">
         <v>217</v>
       </c>
-      <c r="J11" t="s">
+      <c r="K11" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D12" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="E12" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F12" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G12" t="s">
+        <v>219</v>
+      </c>
+      <c r="H12" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="I12" t="s">
         <v>60</v>
       </c>
       <c r="J12" t="s">
         <v>61</v>
       </c>
       <c r="K12" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D13" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="E13" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F13" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="G13" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="H13" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="I13" t="s">
         <v>57</v>
       </c>
       <c r="J13" t="s">
         <v>58</v>
       </c>
       <c r="K13" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="10"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="5" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="D18" s="6" t="s">
         <v>226</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="E18" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="H18" s="7" t="s">
         <v>227</v>
-      </c>
-[...10 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
+        <v>228</v>
+      </c>
+      <c r="B19" t="s">
         <v>229</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D19" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="E19" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F19" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D20" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E20" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="F20" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="G20" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="H20" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
+        <v>233</v>
+      </c>
+      <c r="B21" t="s">
         <v>234</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>177</v>
+      </c>
+      <c r="D21" t="s">
         <v>235</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F21" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D22" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E22" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F22" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="G22">
         <v>71598</v>
       </c>
       <c r="H22" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
+        <v>238</v>
+      </c>
+      <c r="B23" t="s">
         <v>239</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D23" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="E23" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F23" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D24" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E24" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F24" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G24">
         <v>71600</v>
       </c>
       <c r="H24" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
+        <v>241</v>
+      </c>
+      <c r="B25" t="s">
         <v>242</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>178</v>
+      </c>
+      <c r="D25" t="s">
         <v>243</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F25" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D26" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E26" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F26" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="G26">
         <v>69382</v>
       </c>
       <c r="H26" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
+        <v>246</v>
+      </c>
+      <c r="B27" t="s">
         <v>247</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>174</v>
+      </c>
+      <c r="D27" t="s">
         <v>248</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F27" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D28" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E28" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="F28" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G28">
         <v>71601</v>
       </c>
       <c r="H28" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
+        <v>251</v>
+      </c>
+      <c r="B29" t="s">
         <v>252</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>169</v>
+      </c>
+      <c r="D29" t="s">
         <v>253</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F29" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D30" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E30" t="s">
+        <v>169</v>
+      </c>
+      <c r="F30" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="G30">
         <v>73822</v>
       </c>
       <c r="H30" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
+        <v>255</v>
+      </c>
+      <c r="B31" t="s">
         <v>256</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>257</v>
       </c>
-      <c r="C31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E31" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F31" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D32" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E32" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F32" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G32">
         <v>73875</v>
       </c>
       <c r="H32" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
+        <v>259</v>
+      </c>
+      <c r="B33" t="s">
         <v>260</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>261</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>262</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F33" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D34" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E34" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F34" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G34">
         <v>73875</v>
       </c>
       <c r="H34" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
+        <v>264</v>
+      </c>
+      <c r="B35" t="s">
         <v>265</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>266</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>267</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F35" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D36" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E36" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F36" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G36">
         <v>73875</v>
       </c>
       <c r="H36" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37">
         <v>10</v>
       </c>
       <c r="B37" t="s">
+        <v>269</v>
+      </c>
+      <c r="C37" t="s">
         <v>270</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>271</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F37" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D38" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E38" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="F38" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G38">
         <v>73875</v>
       </c>
       <c r="H38" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39">
         <v>11</v>
       </c>
       <c r="B39" t="s">
+        <v>273</v>
+      </c>
+      <c r="C39" t="s">
         <v>274</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E39" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F39" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D40" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E40" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="F40" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="G40">
         <v>73875</v>
       </c>
       <c r="H40" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41">
         <v>12</v>
       </c>
       <c r="B41" t="s">
+        <v>276</v>
+      </c>
+      <c r="C41" t="s">
+        <v>172</v>
+      </c>
+      <c r="D41" t="s">
         <v>277</v>
       </c>
-      <c r="C41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F41" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D42" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E42" t="s">
+        <v>172</v>
+      </c>
+      <c r="F42" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="G42">
         <v>72441</v>
       </c>
       <c r="H42" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
         <v>13</v>
       </c>
       <c r="B43" t="s">
+        <v>279</v>
+      </c>
+      <c r="C43" t="s">
+        <v>163</v>
+      </c>
+      <c r="D43" t="s">
         <v>280</v>
       </c>
-      <c r="C43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F43" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D44" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E44" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F44" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G44">
         <v>76502</v>
       </c>
       <c r="H44" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45">
         <v>14</v>
       </c>
       <c r="B45" t="s">
+        <v>282</v>
+      </c>
+      <c r="C45" t="s">
         <v>283</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>284</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F45" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B46"/>
       <c r="C46" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D46" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E46" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F46" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="G46">
         <v>74622</v>
       </c>
       <c r="H46" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47">
         <v>15</v>
       </c>
       <c r="B47" t="s">
+        <v>286</v>
+      </c>
+      <c r="C47" t="s">
+        <v>163</v>
+      </c>
+      <c r="D47" t="s">
         <v>287</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F47" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D48" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E48" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F48" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="G48">
         <v>76502</v>
       </c>
       <c r="H48" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49">
         <v>16</v>
       </c>
       <c r="B49" t="s">
+        <v>289</v>
+      </c>
+      <c r="C49" t="s">
+        <v>163</v>
+      </c>
+      <c r="D49" t="s">
         <v>290</v>
       </c>
-      <c r="C49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F49" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B50"/>
       <c r="C50" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D50" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E50" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F50" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="G50">
         <v>74622</v>
       </c>
       <c r="H50" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51">
         <v>17</v>
       </c>
       <c r="B51" t="s">
+        <v>292</v>
+      </c>
+      <c r="C51" t="s">
         <v>293</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>294</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F51" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B52"/>
       <c r="C52" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D52" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E52" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F52" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="G52">
         <v>74622</v>
       </c>
       <c r="H52" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53">
         <v>18</v>
       </c>
       <c r="B53" t="s">
+        <v>296</v>
+      </c>
+      <c r="C53" t="s">
         <v>297</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>298</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F53" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B54"/>
       <c r="C54" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D54" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E54" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F54" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="G54">
         <v>74622</v>
       </c>
       <c r="H54" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55">
         <v>19</v>
       </c>
       <c r="B55" t="s">
+        <v>300</v>
+      </c>
+      <c r="C55" t="s">
+        <v>166</v>
+      </c>
+      <c r="D55" t="s">
         <v>301</v>
       </c>
-      <c r="C55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F55" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B56"/>
       <c r="C56" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D56" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E56" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F56" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="G56">
         <v>76502</v>
       </c>
       <c r="H56" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>