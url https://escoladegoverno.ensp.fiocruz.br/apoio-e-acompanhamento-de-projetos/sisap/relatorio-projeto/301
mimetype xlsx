--- v0 (2026-05-14)
+++ v1 (2026-09-14)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 27-2023" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -409,51 +409,51 @@
   <si>
     <t>Fiotec</t>
   </si>
   <si>
     <t xml:space="preserve">2024NE134 </t>
   </si>
   <si>
     <t xml:space="preserve">R$ 1.494.795,00 </t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t xml:space="preserve">2024NE49 </t>
   </si>
   <si>
     <t xml:space="preserve">R$ 359.219,00 </t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve">2025NE240 </t>
   </si>
   <si>
-    <t xml:space="preserve">R$ 848.023,00 </t>
+    <t xml:space="preserve">R$ 628.023,00 </t>
   </si>
   <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
   <si>
     <t>Data Recebido</t>
   </si>
   <si>
     <t>Atividade / Meta</t>
   </si>
@@ -481,110 +481,119 @@
   <si>
     <t>1.2 / 1.3 / 3.1</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>R$ 1.070.153,00</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>1.4 / 2.2 / 3.3</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>R$ 220.000,00</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
     <t>R$ 670.000,00</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>2.3 / 3.5</t>
   </si>
   <si>
     <t>R$ 116.440,00</t>
   </si>
   <si>
     <t>R$ 61.583,00</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>1.5 / 2.5 / 3.5</t>
   </si>
   <si>
     <t>Total Previsto</t>
   </si>
   <si>
     <t>Saldo Real</t>
   </si>
   <si>
     <t>Total a Receber</t>
   </si>
   <si>
-    <t>R$ 2.724.167,00</t>
-[...2 lines deleted...]
-    <t>R$ 1.068.023,00</t>
+    <t>R$ 2.944.167,00</t>
   </si>
   <si>
     <t>Execução</t>
   </si>
   <si>
     <t xml:space="preserve">Valor	</t>
   </si>
   <si>
     <t>Nota Fiscal</t>
   </si>
   <si>
     <t>Saldo nota fiscal</t>
   </si>
   <si>
+    <t>1002A003RG</t>
+  </si>
+  <si>
+    <t>2025NE240</t>
+  </si>
+  <si>
     <t xml:space="preserve">1001A002UR </t>
   </si>
   <si>
     <t>2024NE134</t>
   </si>
   <si>
     <t>Total executado</t>
   </si>
   <si>
     <t>Saldo a executar</t>
   </si>
   <si>
+    <t>R$ 1.290.153,00</t>
+  </si>
+  <si>
     <t>R$ 1.654.014,00</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Número do Projeto</t>
   </si>
   <si>
     <t xml:space="preserve">Status 	</t>
   </si>
   <si>
     <t>Data de Publicação</t>
   </si>
   <si>
     <t>Início da vigência</t>
   </si>
   <si>
     <t>Fim da vigência</t>
   </si>
   <si>
     <t>Valor Contratado</t>
   </si>
   <si>
     <t>Número Contrato</t>
@@ -676,57 +685,60 @@
   <si>
     <t>Quitado</t>
   </si>
   <si>
     <t>1 . 1</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>2 . 1</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>3 . 1</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
+    <t>4 . 1</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
     <t>Pendente</t>
-  </si>
-[...4 lines deleted...]
-    <t>30/05/2026</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>01/12/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2140,54 +2152,54 @@
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A28:H28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G28"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G28" sqref="G28"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
         <v>133</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
@@ -2308,777 +2320,842 @@
         <v>149</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B11" t="s">
         <v>151</v>
       </c>
       <c r="C11" t="s">
         <v>152</v>
       </c>
       <c r="D11">
         <v>3.4</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C12" t="s">
         <v>153</v>
       </c>
-      <c r="C12" t="s">
-[...3 lines deleted...]
-        <v>155</v>
+      <c r="D12">
+        <v>3.4</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B13" t="s">
+        <v>154</v>
+      </c>
+      <c r="C13" t="s">
+        <v>155</v>
+      </c>
+      <c r="D13" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>2.4</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B14" t="s">
         <v>157</v>
       </c>
       <c r="C14" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>127</v>
+      </c>
+      <c r="D14">
+        <v>2.4</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="11"/>
-[...2 lines deleted...]
-      <c r="D15"/>
+      <c r="A15" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="B15" t="s">
+        <v>158</v>
+      </c>
+      <c r="C15" t="s">
+        <v>159</v>
+      </c>
+      <c r="D15" t="s">
+        <v>160</v>
+      </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A17" s="11"/>
+      <c r="B17"/>
+      <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="11" t="s">
-[...2 lines deleted...]
-      <c r="B18" t="s">
+      <c r="A18" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="12"/>
-[...8 lines deleted...]
-      <c r="A22" s="8" t="s">
+      <c r="A19" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" t="s">
+        <v>164</v>
+      </c>
+      <c r="C19" t="s">
+        <v>105</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19" s="16"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="12"/>
+      <c r="B20" s="14"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="17"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="8" t="s">
         <v>165</v>
       </c>
-      <c r="B22" s="9"/>
-[...7 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="10"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="B23" s="6" t="s">
+      <c r="B24" s="6" t="s">
         <v>166</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="C24" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="D24" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="E23" s="6" t="s">
+      <c r="E24" s="6" t="s">
         <v>167</v>
       </c>
-      <c r="F23" s="6" t="s">
+      <c r="F24" s="6" t="s">
         <v>90</v>
       </c>
-      <c r="G23" s="7" t="s">
+      <c r="G24" s="7" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
-      <c r="A24" s="11" t="s">
+    <row r="25" spans="1:7">
+      <c r="A25" s="11" t="s">
         <v>121</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B25" t="s">
+        <v>151</v>
+      </c>
+      <c r="C25" t="s">
+        <v>169</v>
+      </c>
+      <c r="D25" t="s">
+        <v>170</v>
+      </c>
+      <c r="E25">
+        <v>909</v>
+      </c>
+      <c r="F25" t="s">
+        <v>153</v>
+      </c>
+      <c r="G25" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="B26" t="s">
         <v>147</v>
       </c>
-      <c r="C24" t="s">
-[...5 lines deleted...]
-      <c r="E24">
+      <c r="C26" t="s">
+        <v>171</v>
+      </c>
+      <c r="D26" t="s">
+        <v>172</v>
+      </c>
+      <c r="E26">
         <v>83180</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F26" t="s">
         <v>150</v>
       </c>
-      <c r="G24" s="16" t="s">
+      <c r="G26" s="16" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
-[...20 lines deleted...]
-    </row>
     <row r="27" spans="1:7">
-      <c r="A27" s="11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A27" s="11"/>
+      <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" s="12"/>
-[...5 lines deleted...]
-      <c r="G28" s="17"/>
+      <c r="A28" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="B28" s="19" t="s">
+        <v>174</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28" s="16"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B29" t="s">
+        <v>176</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29" s="16"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="12"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="D10:G10"/>
     <mergeCell ref="D11:G11"/>
     <mergeCell ref="D12:G12"/>
     <mergeCell ref="D13:G13"/>
     <mergeCell ref="D14:G14"/>
-    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="D15:G15"/>
+    <mergeCell ref="A23:G23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="F6">
         <v>3792190</v>
       </c>
       <c r="G6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="H6" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="I6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="J6" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="K6" t="s">
         <v>48</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>89</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D11" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E11" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F11" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="G11" t="s">
         <v>4</v>
       </c>
       <c r="H11" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="I11" t="s">
         <v>58</v>
       </c>
       <c r="J11" t="s">
         <v>59</v>
       </c>
       <c r="K11" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="8" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>93</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>167</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B17" t="s">
         <v>141</v>
       </c>
       <c r="C17" t="s">
         <v>139</v>
       </c>
       <c r="D17" t="s">
         <v>140</v>
       </c>
       <c r="E17" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F17" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D18" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E18" t="s">
         <v>139</v>
       </c>
       <c r="F18" t="s">
         <v>82</v>
       </c>
       <c r="G18">
         <v>81001</v>
       </c>
       <c r="H18" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B19" t="s">
         <v>145</v>
       </c>
       <c r="C19" t="s">
         <v>143</v>
       </c>
       <c r="D19" t="s">
         <v>144</v>
       </c>
       <c r="E19" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F19" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D20" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E20" t="s">
         <v>143</v>
       </c>
       <c r="F20" t="s">
         <v>146</v>
       </c>
       <c r="G20">
         <v>82543</v>
       </c>
       <c r="H20" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B21" t="s">
         <v>149</v>
       </c>
       <c r="C21" t="s">
         <v>147</v>
       </c>
       <c r="D21" t="s">
         <v>148</v>
       </c>
       <c r="E21" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F21" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D22" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E22" t="s">
         <v>147</v>
       </c>
       <c r="F22" t="s">
         <v>150</v>
       </c>
       <c r="G22">
         <v>83180</v>
       </c>
       <c r="H22" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B23">
         <v>3.4</v>
       </c>
       <c r="C23" t="s">
         <v>151</v>
       </c>
       <c r="D23" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E23" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F23" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="B24"/>
       <c r="C24" t="s">
+        <v>204</v>
+      </c>
+      <c r="D24" t="s">
+        <v>206</v>
+      </c>
+      <c r="E24" t="s">
+        <v>151</v>
+      </c>
+      <c r="F24" t="s">
         <v>153</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="G24"/>
+      <c r="G24">
+        <v>909</v>
+      </c>
       <c r="H24" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>2.4</v>
+        <v>222</v>
+      </c>
+      <c r="B25" t="s">
+        <v>156</v>
       </c>
       <c r="C25" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E25" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F25" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>225</v>
+      </c>
+      <c r="B26">
+        <v>2.4</v>
       </c>
       <c r="C26" t="s">
         <v>157</v>
       </c>
       <c r="D26" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E26" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F26" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>218</v>
+        <v>224</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" t="s">
+        <v>227</v>
+      </c>
+      <c r="B27" t="s">
+        <v>160</v>
+      </c>
+      <c r="C27" t="s">
+        <v>158</v>
+      </c>
+      <c r="D27" t="s">
+        <v>228</v>
+      </c>
+      <c r="E27" t="s">
+        <v>204</v>
+      </c>
+      <c r="F27" t="s">
+        <v>206</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A15:H15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>