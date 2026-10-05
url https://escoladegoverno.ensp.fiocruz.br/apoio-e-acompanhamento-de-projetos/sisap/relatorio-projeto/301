--- v1 (2026-09-14)
+++ v2 (2026-10-05)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 27-2023" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -268,231 +268,228 @@
   <si>
     <t>RAMAL</t>
   </si>
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 3.792.190,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">1001A002UR  </t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1002A003RG </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1444A002PB </t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 20.000,00</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>2023NC819405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339033 </t>
+  </si>
+  <si>
+    <t>R$ 2.564.948,00</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>2024NC804266</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>R$ 359.219,00</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>2024NC80246</t>
+  </si>
+  <si>
+    <t>R$ 848.023,00</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>2025NC804196</t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>FIOTEC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023NE488 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 20.000,00 </t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024NE134 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 1.494.795,00 </t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024NE49 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 359.219,00 </t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025NE240 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 628.023,00 </t>
+  </si>
+  <si>
+    <t>Total Emissão</t>
+  </si>
+  <si>
+    <t>Total Cancelado</t>
+  </si>
+  <si>
+    <t>Saldo Total</t>
+  </si>
+  <si>
+    <t>Cronogrma Financeiro</t>
+  </si>
+  <si>
+    <t>Previsão/Real</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido	</t>
+  </si>
+  <si>
+    <t>Data Recebido</t>
+  </si>
+  <si>
+    <t>Atividade / Meta</t>
+  </si>
+  <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>R$ 379.219,00</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>1.1 / 2.1 / 3.1</t>
+  </si>
+  <si>
+    <t>Real</t>
+  </si>
+  <si>
     <t>24/05/2024</t>
-  </si>
-[...178 lines deleted...]
-    <t>Real</t>
   </si>
   <si>
     <t>R$ 1.274.795,00</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>1.2 / 1.3 / 3.1</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>R$ 1.070.153,00</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>1.4 / 2.2 / 3.3</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
@@ -1758,384 +1755,384 @@
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11"/>
       <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="11"/>
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="12"/>
       <c r="B13" s="17"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="10"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="D16" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="E16" s="6" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" t="s">
+        <v>92</v>
+      </c>
+      <c r="C17" t="s">
         <v>93</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>94</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" t="s">
         <v>95</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="16" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="11" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B18" t="s">
+        <v>96</v>
+      </c>
+      <c r="C18" t="s">
+        <v>97</v>
+      </c>
+      <c r="D18" t="s">
         <v>98</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="11" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B19" t="s">
+        <v>100</v>
+      </c>
+      <c r="C19" t="s">
+        <v>101</v>
+      </c>
+      <c r="D19" t="s">
         <v>102</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="11" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
+        <v>103</v>
+      </c>
+      <c r="C20" t="s">
+        <v>104</v>
+      </c>
+      <c r="D20" t="s">
         <v>105</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="11"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" s="16"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="C22" s="7" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" s="16"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B23" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C23" t="s">
         <v>77</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" s="16"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="12"/>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="17"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="10"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="B29" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="6" t="s">
+      <c r="D29" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="E29" s="6" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>79</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" t="s">
+        <v>92</v>
+      </c>
+      <c r="C30" t="s">
+        <v>93</v>
+      </c>
+      <c r="D30" t="s">
+        <v>115</v>
+      </c>
+      <c r="E30" t="s">
+        <v>95</v>
+      </c>
+      <c r="F30" t="s">
+        <v>84</v>
+      </c>
+      <c r="G30" t="s">
         <v>116</v>
       </c>
-      <c r="B30" t="s">
-[...5 lines deleted...]
-      <c r="D30" t="s">
+      <c r="H30" s="16" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="11" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B31" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C31" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D31" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E31" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F31" t="s">
         <v>81</v>
       </c>
       <c r="G31" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="H31" s="16" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="11" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C32" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D32" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E32" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F32" t="s">
         <v>81</v>
       </c>
       <c r="G32" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="H32" s="16" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="11" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C33" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D33" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E33" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F33" t="s">
         <v>83</v>
       </c>
       <c r="G33" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="H33" s="16" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="11"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" s="16"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C35" s="7" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" s="16"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B36" t="s">
         <v>56</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" s="16"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="12"/>
@@ -2173,428 +2170,428 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C4" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="D4" s="6" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="B5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C5" t="s">
         <v>138</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B6" t="s">
+        <v>137</v>
+      </c>
+      <c r="C6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D6" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B7" t="s">
+        <v>142</v>
+      </c>
+      <c r="C7" t="s">
         <v>143</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B8" t="s">
         <v>142</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D8" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B9" t="s">
+        <v>146</v>
+      </c>
+      <c r="C9" t="s">
         <v>147</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B10" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C10" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D10" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B11" t="s">
+        <v>150</v>
+      </c>
+      <c r="C11" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D11">
         <v>3.4</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B12" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C12" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D12">
         <v>3.4</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B13" t="s">
+        <v>153</v>
+      </c>
+      <c r="C13" t="s">
         <v>154</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B14" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C14" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D14">
         <v>2.4</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C15" t="s">
         <v>158</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B18" s="6" t="s">
         <v>161</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="C18" s="7" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C19" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="12"/>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="17"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="8" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="10"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E24" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="G24" s="7" t="s">
         <v>167</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B25" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C25" t="s">
+        <v>168</v>
+      </c>
+      <c r="D25" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="E25">
         <v>909</v>
       </c>
       <c r="F25" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="G25" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B26" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C26" t="s">
+        <v>170</v>
+      </c>
+      <c r="D26" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E26">
         <v>83180</v>
       </c>
       <c r="F26" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G26" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B28" s="19" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B29" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="12"/>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
@@ -2632,530 +2629,530 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="C5" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="D5" s="6" t="s">
         <v>180</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="E5" s="6" t="s">
         <v>181</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="F5" s="6" t="s">
         <v>182</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="G5" s="6" t="s">
         <v>183</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="H5" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="I5" s="6" t="s">
         <v>185</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="J5" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="K5" s="6" t="s">
         <v>187</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="L5" s="6" t="s">
         <v>188</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="7" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
+        <v>191</v>
+      </c>
+      <c r="D6" t="s">
         <v>192</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="F6">
         <v>3792190</v>
       </c>
       <c r="G6" t="s">
+        <v>194</v>
+      </c>
+      <c r="H6" t="s">
         <v>195</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>196</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="K6" t="s">
         <v>48</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="D10" s="6" t="s">
         <v>201</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="F10" s="6" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D11" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="E11" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F11" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="G11" t="s">
         <v>4</v>
       </c>
       <c r="H11" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="I11" t="s">
         <v>58</v>
       </c>
       <c r="J11" t="s">
         <v>59</v>
       </c>
       <c r="K11" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="8" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="D16" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="D16" s="6" t="s">
+      <c r="E16" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="H16" s="7" t="s">
         <v>210</v>
-      </c>
-[...10 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B17" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C17" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D17" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E17" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F17" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D18" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E18" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F18" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="G18">
         <v>81001</v>
       </c>
       <c r="H18" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B19" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C19" t="s">
+        <v>142</v>
+      </c>
+      <c r="D19" t="s">
         <v>143</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F19" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D20" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E20" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F20" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G20">
         <v>82543</v>
       </c>
       <c r="H20" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B21" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C21" t="s">
+        <v>146</v>
+      </c>
+      <c r="D21" t="s">
         <v>147</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F21" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D22" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E22" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F22" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G22">
         <v>83180</v>
       </c>
       <c r="H22" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B23">
         <v>3.4</v>
       </c>
       <c r="C23" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D23" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="E23" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F23" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D24" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E24" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F24" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="G24">
         <v>909</v>
       </c>
       <c r="H24" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
+        <v>221</v>
+      </c>
+      <c r="B25" t="s">
+        <v>155</v>
+      </c>
+      <c r="C25" t="s">
+        <v>153</v>
+      </c>
+      <c r="D25" t="s">
         <v>222</v>
       </c>
-      <c r="B25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F25" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B26">
         <v>2.4</v>
       </c>
       <c r="C26" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D26" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E26" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F26" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
+        <v>226</v>
+      </c>
+      <c r="B27" t="s">
+        <v>159</v>
+      </c>
+      <c r="C27" t="s">
+        <v>157</v>
+      </c>
+      <c r="D27" t="s">
         <v>227</v>
       </c>
-      <c r="B27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F27" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A15:H15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>