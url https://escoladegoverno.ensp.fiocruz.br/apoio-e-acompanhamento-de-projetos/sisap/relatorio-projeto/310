--- v0 (2026-05-09)
+++ v1 (2026-10-05)
@@ -256,144 +256,144 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 10.928.124,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">1001A002P7 </t>
   </si>
   <si>
-    <t>28/02/2024</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">1002A004RD </t>
   </si>
   <si>
+    <t xml:space="preserve">1444A002P6 </t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 6.047.868,00</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>2023NC819096</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>R$ 4.180.256,00</t>
+  </si>
+  <si>
+    <t>R$ 700.000,00</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>2026NC000457</t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023NE470 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 0,00 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023NE471 </t>
+  </si>
+  <si>
     <t>28/01/2026</t>
-  </si>
-[...85 lines deleted...]
-    <t xml:space="preserve">2023NE471 </t>
   </si>
   <si>
     <t xml:space="preserve">2026NE14 </t>
   </si>
   <si>
     <t xml:space="preserve">R$ 200.000,00 </t>
   </si>
   <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
@@ -1792,308 +1792,308 @@
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>75</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11"/>
       <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="11" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="11"/>
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="12"/>
       <c r="B13" s="17"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="10"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="B16" s="6" t="s">
+      <c r="C16" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="D16" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="D16" s="6" t="s">
+      <c r="E16" s="6" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" t="s">
         <v>88</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>89</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>90</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F17" s="16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="11" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B18" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C18" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" t="s">
         <v>90</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>91</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="16" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="11" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
+        <v>93</v>
+      </c>
+      <c r="C19" t="s">
         <v>94</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>95</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="11"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" s="16"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="C21" s="7" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" s="16"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C22" t="s">
         <v>72</v>
       </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" s="16"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="12"/>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="17"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="10"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="C28" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="G28" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="H28" s="7" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
+        <v>88</v>
+      </c>
+      <c r="C29" t="s">
+        <v>89</v>
+      </c>
+      <c r="D29" t="s">
         <v>105</v>
       </c>
-      <c r="B29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F29" t="s">
         <v>77</v>
       </c>
       <c r="G29" t="s">
+        <v>106</v>
+      </c>
+      <c r="H29" s="16" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" t="s">
+        <v>92</v>
+      </c>
+      <c r="C30" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" t="s">
         <v>105</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F30" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G30" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="H30" s="16" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="B31" t="s">
+        <v>93</v>
+      </c>
+      <c r="C31" t="s">
+        <v>109</v>
+      </c>
+      <c r="D31" t="s">
         <v>105</v>
       </c>
-      <c r="B31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F31" t="s">
         <v>79</v>
       </c>
       <c r="G31" t="s">
         <v>110</v>
       </c>
       <c r="H31" s="16" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="11"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" s="16"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5" t="s">
         <v>112</v>
       </c>
@@ -2529,281 +2529,281 @@
       <c r="F24"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="12"/>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="17"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="10"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
         <v>165</v>
       </c>
       <c r="C30" t="s">
         <v>166</v>
       </c>
       <c r="D30" t="s">
         <v>167</v>
       </c>
       <c r="E30">
         <v>101</v>
       </c>
       <c r="F30" t="s">
         <v>145</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B31" t="s">
         <v>168</v>
       </c>
       <c r="C31" t="s">
         <v>169</v>
       </c>
       <c r="D31" t="s">
         <v>170</v>
       </c>
       <c r="E31">
         <v>101</v>
       </c>
       <c r="F31" t="s">
         <v>145</v>
       </c>
       <c r="G31" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B32" t="s">
         <v>171</v>
       </c>
       <c r="C32" t="s">
         <v>169</v>
       </c>
       <c r="D32" t="s">
         <v>170</v>
       </c>
       <c r="E32">
         <v>84935</v>
       </c>
       <c r="F32" t="s">
         <v>172</v>
       </c>
       <c r="G32" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>173</v>
       </c>
       <c r="C33" t="s">
         <v>174</v>
       </c>
       <c r="D33" t="s">
         <v>175</v>
       </c>
       <c r="E33">
         <v>84935</v>
       </c>
       <c r="F33" t="s">
         <v>172</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B34" t="s">
         <v>139</v>
       </c>
       <c r="C34" t="s">
         <v>169</v>
       </c>
       <c r="D34" t="s">
         <v>170</v>
       </c>
       <c r="E34">
         <v>83721</v>
       </c>
       <c r="F34" t="s">
         <v>176</v>
       </c>
       <c r="G34" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B35" t="s">
         <v>139</v>
       </c>
       <c r="C35" t="s">
         <v>169</v>
       </c>
       <c r="D35" t="s">
         <v>170</v>
       </c>
       <c r="E35">
         <v>83721</v>
       </c>
       <c r="F35" t="s">
         <v>176</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
         <v>137</v>
       </c>
       <c r="C36" t="s">
         <v>169</v>
       </c>
       <c r="D36" t="s">
         <v>170</v>
       </c>
       <c r="E36">
         <v>83721</v>
       </c>
       <c r="F36" t="s">
         <v>176</v>
       </c>
       <c r="G36" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="11" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>130</v>
       </c>
       <c r="C37" t="s">
         <v>174</v>
       </c>
       <c r="D37" t="s">
         <v>175</v>
       </c>
       <c r="E37">
         <v>82856</v>
       </c>
       <c r="F37" t="s">
         <v>177</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="11" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>126</v>
       </c>
       <c r="C38" t="s">
         <v>174</v>
       </c>
       <c r="D38" t="s">
         <v>175</v>
       </c>
       <c r="E38">
         <v>82594</v>
       </c>
       <c r="F38" t="s">
         <v>178</v>
       </c>
       <c r="G38" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>121</v>
       </c>
       <c r="C39" t="s">
         <v>174</v>
       </c>
       <c r="D39" t="s">
         <v>175</v>
       </c>
       <c r="E39">
         <v>80728</v>
       </c>
       <c r="F39" t="s">
         <v>179</v>
       </c>
       <c r="G39" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="11"/>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
@@ -3006,51 +3006,51 @@
       </c>
       <c r="L6" t="s">
         <v>47</v>
       </c>
       <c r="M6" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>204</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>205</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>206</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>191</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>192</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>53</v>
       </c>
@@ -3100,51 +3100,51 @@
       <c r="A15" s="8" t="s">
         <v>213</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
         <v>214</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>215</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>118</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>163</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>218</v>
       </c>
       <c r="B17" t="s">
         <v>219</v>
       </c>
       <c r="C17" t="s">
         <v>121</v>
       </c>
       <c r="D17" t="s">
         <v>122</v>
       </c>
       <c r="E17" t="s">