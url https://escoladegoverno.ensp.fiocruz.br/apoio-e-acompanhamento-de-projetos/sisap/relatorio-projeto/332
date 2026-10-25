--- v0 (2026-05-06)
+++ v1 (2026-10-25)
@@ -169,50 +169,53 @@
   <si>
     <t>13/09/2026</t>
   </si>
   <si>
     <t>Valor Original</t>
   </si>
   <si>
     <t>239.947,80</t>
   </si>
   <si>
     <t>Valor Atual</t>
   </si>
   <si>
     <t>Valor ENSP</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>Valor FIOTEC</t>
   </si>
   <si>
     <t>Observação</t>
   </si>
   <si>
+    <t>ENSP-020-FEX-22</t>
+  </si>
+  <si>
     <t>Aditivos</t>
   </si>
   <si>
     <t>Valor Aditivo</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>Prazo de Prorrogação</t>
   </si>
   <si>
     <t>Prazo Prestação de Contas</t>
   </si>
   <si>
     <t>Participantes</t>
   </si>
   <si>
     <t>Responsável CAAP</t>
   </si>
   <si>
     <t>Coordenador</t>
   </si>
   <si>
     <t>Analista Fiotec</t>
@@ -383,53 +386,50 @@
     <t>Fim da vigência</t>
   </si>
   <si>
     <t>Valor Contratado</t>
   </si>
   <si>
     <t>Número Contrato</t>
   </si>
   <si>
     <t>Processo</t>
   </si>
   <si>
     <t>Despesa FIOTEC</t>
   </si>
   <si>
     <t>Valor ISS</t>
   </si>
   <si>
     <t>Valor FADI presidência</t>
   </si>
   <si>
     <t>Valor TAF ENSP</t>
   </si>
   <si>
     <t>Valor Líquido</t>
-  </si>
-[...1 lines deleted...]
-    <t>ENSP-020-FEX-22</t>
   </si>
   <si>
     <t>00/00/0000</t>
   </si>
   <si>
     <t>Valor Liquido</t>
   </si>
   <si>
     <t>Valor TAF</t>
   </si>
   <si>
     <t>Valor FADI</t>
   </si>
   <si>
     <t>Data Publicação</t>
   </si>
   <si>
     <t>Cronograma Financeiro</t>
   </si>
   <si>
     <t>Parcela</t>
   </si>
   <si>
     <t>Previsto</t>
   </si>
@@ -1200,69 +1200,71 @@
       </c>
       <c r="B25" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B27" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B28"/>
+      <c r="B28" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A31:E31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -1270,114 +1272,114 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C5" s="16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="12"/>
       <c r="B6" s="14"/>
       <c r="C6" s="17"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="15"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="12"/>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:C3"/>
@@ -1402,219 +1404,219 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="10"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B3" s="10" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="18"/>
       <c r="B5" s="15"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B6" s="16"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11"/>
       <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11"/>
       <c r="B9" s="16"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="12"/>
       <c r="B10" s="17"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="10"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="11"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" s="16"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" s="16"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" s="16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="12"/>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="17"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="10"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G22" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="11"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" s="16"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" s="16"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="11"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" s="16"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="12"/>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
@@ -1646,195 +1648,195 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="12"/>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="17"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="10"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="12"/>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="A12:G12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -1861,228 +1863,228 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>49</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
         <v>122</v>
       </c>
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6">
         <v>239947.8</v>
       </c>
       <c r="G6" t="s">
         <v>36</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>125</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K10" s="7" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="8" t="s">
         <v>127</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="5" t="s">
         <v>128</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>131</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>