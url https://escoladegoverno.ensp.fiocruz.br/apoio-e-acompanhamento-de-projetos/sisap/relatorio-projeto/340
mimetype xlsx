--- v0 (2026-05-06)
+++ v1 (2026-07-26)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 20-2024" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -322,51 +322,51 @@
   <si>
     <t>R$ 0</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Nota de Empenho</t>
   </si>
   <si>
     <t>Saldo da NE</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>FIOTEC</t>
   </si>
   <si>
     <t xml:space="preserve">2024NE285 </t>
   </si>
   <si>
-    <t xml:space="preserve">R$ 220.000,00 </t>
+    <t xml:space="preserve">R$ 20.000,00 </t>
   </si>
   <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
   <si>
     <t>Data Recebido</t>
   </si>
   <si>
     <t>Atividade / Meta</t>
   </si>
@@ -400,72 +400,72 @@
   <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>R$ 280.000,00</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>Atividade 2.3</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>R$ 200.000,00</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>Atividade 1.4</t>
   </si>
   <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
     <t>R$ 20.000,00</t>
   </si>
   <si>
     <t>30/11/2026</t>
   </si>
   <si>
     <t>Atividades 1.5 e 2.4</t>
   </si>
   <si>
     <t>Total Previsto</t>
   </si>
   <si>
     <t>Saldo Real</t>
   </si>
   <si>
     <t>Total a Receber</t>
   </si>
   <si>
-    <t>R$ 780.000,00</t>
-[...2 lines deleted...]
-    <t>R$ 220.000,00</t>
+    <t>R$ 980.000,00</t>
   </si>
   <si>
     <t>Execução</t>
   </si>
   <si>
     <t xml:space="preserve">Valor	</t>
   </si>
   <si>
     <t>Nota Fiscal</t>
   </si>
   <si>
     <t>Saldo nota fiscal</t>
   </si>
   <si>
     <t>2024NE285</t>
   </si>
   <si>
     <t>Total executado</t>
   </si>
   <si>
     <t>Saldo a executar</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
@@ -559,57 +559,60 @@
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
     <t>Quitado</t>
   </si>
   <si>
     <t>1 . 1</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>2 . 1</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>3 . 1</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
+    <t>4 . 1</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>27/11/2026</t>
+  </si>
+  <si>
     <t>Pendente</t>
-  </si>
-[...4 lines deleted...]
-    <t>27/11/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="000000"/>
       <name val="Verdana"/>
@@ -1842,54 +1845,54 @@
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A23:H23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G28"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G28" sqref="G28"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
         <v>104</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
@@ -2010,305 +2013,346 @@
         <v>121</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B11" t="s">
         <v>123</v>
       </c>
       <c r="C11" t="s">
         <v>124</v>
       </c>
       <c r="D11" t="s">
         <v>125</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B12" t="s">
+        <v>123</v>
+      </c>
+      <c r="C12" t="s">
         <v>126</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="11"/>
-[...2 lines deleted...]
-      <c r="D13"/>
+      <c r="A13" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13" t="s">
+        <v>127</v>
+      </c>
+      <c r="C13" t="s">
+        <v>128</v>
+      </c>
+      <c r="D13" t="s">
+        <v>129</v>
+      </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A15" s="11"/>
+      <c r="B15"/>
+      <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="11" t="s">
-[...2 lines deleted...]
-      <c r="B16" t="s">
+      <c r="A16" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="12"/>
-[...8 lines deleted...]
-      <c r="A20" s="8" t="s">
+      <c r="A17" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>133</v>
+      </c>
+      <c r="C17" t="s">
+        <v>127</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17" s="16"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="12"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="17"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="B20" s="9"/>
-[...7 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="10"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="B22" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="C22" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="D21" s="6" t="s">
+      <c r="D22" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="E21" s="6" t="s">
+      <c r="E22" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="F21" s="6" t="s">
+      <c r="F22" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="G21" s="7" t="s">
+      <c r="G22" s="7" t="s">
         <v>137</v>
-      </c>
-[...21 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B23" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C23">
         <v>1001000000</v>
       </c>
       <c r="D23" t="s">
         <v>138</v>
       </c>
       <c r="E23">
-        <v>83359</v>
+        <v>85040</v>
       </c>
       <c r="F23" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="C24">
         <v>1001000000</v>
       </c>
       <c r="D24" t="s">
         <v>138</v>
       </c>
       <c r="E24">
-        <v>82465</v>
+        <v>84296</v>
       </c>
       <c r="F24" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="G24" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" s="11"/>
-[...5 lines deleted...]
-      <c r="G25" s="16"/>
+      <c r="A25" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
+        <v>115</v>
+      </c>
+      <c r="C25">
+        <v>1001000000</v>
+      </c>
+      <c r="D25" t="s">
+        <v>138</v>
+      </c>
+      <c r="E25">
+        <v>83359</v>
+      </c>
+      <c r="F25" t="s">
+        <v>118</v>
+      </c>
+      <c r="G25" s="16" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="19" t="s">
-[...9 lines deleted...]
-      <c r="G26" s="16"/>
+      <c r="A26" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="B26" t="s">
+        <v>110</v>
+      </c>
+      <c r="C26">
+        <v>1001000000</v>
+      </c>
+      <c r="D26" t="s">
+        <v>138</v>
+      </c>
+      <c r="E26">
+        <v>82465</v>
+      </c>
+      <c r="F26" t="s">
+        <v>114</v>
+      </c>
+      <c r="G26" s="16" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" s="11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A27" s="11"/>
+      <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" s="12"/>
-[...5 lines deleted...]
-      <c r="G28" s="17"/>
+      <c r="A28" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28" s="16"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29" s="16"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="12"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="D10:G10"/>
     <mergeCell ref="D11:G11"/>
     <mergeCell ref="D12:G12"/>
-    <mergeCell ref="A20:G20"/>
+    <mergeCell ref="D13:G13"/>
+    <mergeCell ref="A21:G21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M24"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
@@ -2674,75 +2718,99 @@
       <c r="H22" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>178</v>
       </c>
       <c r="B23" t="s">
         <v>125</v>
       </c>
       <c r="C23" t="s">
         <v>123</v>
       </c>
       <c r="D23" t="s">
         <v>124</v>
       </c>
       <c r="E23" t="s">
         <v>161</v>
       </c>
       <c r="F23" t="s">
         <v>171</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
+        <v>179</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24" t="s">
+        <v>161</v>
+      </c>
+      <c r="D24" t="s">
+        <v>171</v>
+      </c>
+      <c r="E24" t="s">
+        <v>123</v>
+      </c>
+      <c r="F24" t="s">
+        <v>126</v>
+      </c>
+      <c r="G24">
+        <v>85040</v>
+      </c>
+      <c r="H24" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" t="s">
         <v>180</v>
       </c>
-      <c r="B24" t="s">
-[...5 lines deleted...]
-      <c r="D24" t="s">
+      <c r="B25" t="s">
+        <v>129</v>
+      </c>
+      <c r="C25" t="s">
+        <v>127</v>
+      </c>
+      <c r="D25" t="s">
         <v>181</v>
       </c>
-      <c r="E24" t="s">
+      <c r="E25" t="s">
         <v>161</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F25" t="s">
         <v>171</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-        <v>179</v>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A15:H15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>