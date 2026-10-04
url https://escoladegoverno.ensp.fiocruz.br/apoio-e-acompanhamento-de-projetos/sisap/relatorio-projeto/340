--- v1 (2026-07-26)
+++ v2 (2026-10-04)
@@ -256,51 +256,51 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">1001000000 </t>
   </si>
   <si>
-    <t>30/08/2024</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>