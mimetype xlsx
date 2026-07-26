--- v0 (2026-05-10)
+++ v1 (2026-07-26)
@@ -185,51 +185,51 @@
   <si>
     <t>Valor Aditivo</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>Prazo de Prorrogação</t>
   </si>
   <si>
     <t>Prazo Prestação de Contas</t>
   </si>
   <si>
     <t>Participantes</t>
   </si>
   <si>
     <t>Responsável CAAP</t>
   </si>
   <si>
     <t>Coordenador</t>
   </si>
   <si>
     <t>Analista Fiotec</t>
   </si>
   <si>
-    <t>ANA  PAULA LIMA BARBOSA</t>
+    <t>WASHINGTON LUIS DOS SANTOS</t>
   </si>
   <si>
     <t>Marly Marques da Cruz</t>
   </si>
   <si>
     <t>Livia moreira</t>
   </si>
   <si>
     <t>Membros Participantes</t>
   </si>
   <si>
     <t>Atribuição</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>SIAPE</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>