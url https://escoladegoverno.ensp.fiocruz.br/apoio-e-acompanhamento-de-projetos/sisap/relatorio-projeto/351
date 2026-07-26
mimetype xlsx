--- v0 (2026-05-09)
+++ v1 (2026-07-26)
@@ -322,51 +322,51 @@
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Nota de Empenho</t>
   </si>
   <si>
     <t>Saldo da NE</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>FIOTEC</t>
   </si>
   <si>
     <t xml:space="preserve">2024NE395 </t>
   </si>
   <si>
-    <t xml:space="preserve">R$ 58.311,00 </t>
+    <t xml:space="preserve">R$ 0,00 </t>
   </si>
   <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
   <si>
     <t>Data Recebido</t>
   </si>
   <si>
     <t>Atividade / Meta</t>
   </si>
@@ -394,62 +394,62 @@
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>1.1; 1.2; 1.3; 1.4; 2.1; 2.2; 2.3</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>R$ 386.467,00</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>R$ 58.311,00</t>
   </si>
   <si>
     <t xml:space="preserve">1.1; 1.2; 1.3;1.4 </t>
   </si>
   <si>
+    <t>26/05/2026</t>
+  </si>
+  <si>
     <t>Total Previsto</t>
   </si>
   <si>
     <t>Saldo Real</t>
   </si>
   <si>
     <t>Total a Receber</t>
   </si>
   <si>
-    <t>R$ 941.689,00</t>
-[...1 lines deleted...]
-  <si>
     <t>Execução</t>
   </si>
   <si>
     <t xml:space="preserve">Valor	</t>
   </si>
   <si>
     <t>Nota Fiscal</t>
   </si>
   <si>
     <t>Saldo nota fiscal</t>
   </si>
   <si>
     <t>2024NE395</t>
   </si>
   <si>
     <t>Total executado</t>
   </si>
   <si>
     <t>Saldo a executar</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Número do Projeto</t>
@@ -532,51 +532,51 @@
   <si>
     <t>Quitado</t>
   </si>
   <si>
     <t>1 . 1</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>2 . 1</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>3 . 1</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>1.1; 1.2; 1.3;1.4</t>
   </si>
   <si>
-    <t>Pendente</t>
+    <t>4 . 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="000000"/>
       <name val="Verdana"/>
@@ -1809,54 +1809,54 @@
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A23:H23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G27" sqref="G27"/>
+      <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
         <v>104</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
@@ -1976,288 +1976,329 @@
       <c r="D10" t="s">
         <v>117</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B11" t="s">
         <v>122</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>123</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="11"/>
-[...2 lines deleted...]
-      <c r="D12"/>
+      <c r="A12" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="B12" t="s">
+        <v>122</v>
+      </c>
+      <c r="C12" t="s">
+        <v>124</v>
+      </c>
+      <c r="D12" t="s">
+        <v>123</v>
+      </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11"/>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A14" s="11"/>
+      <c r="B14"/>
+      <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="B15" t="s">
+      <c r="A15" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="C15" s="7" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="12"/>
-[...8 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="A16" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16" s="16"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="12"/>
+      <c r="B17" s="14"/>
+      <c r="C17" s="14"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="17"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="B19" s="9"/>
-[...7 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="10"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B21" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C21" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="D20" s="6" t="s">
+      <c r="D21" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="E20" s="6" t="s">
+      <c r="E21" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="F20" s="6" t="s">
+      <c r="F21" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="G20" s="7" t="s">
+      <c r="G21" s="7" t="s">
         <v>131</v>
-      </c>
-[...21 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B22" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="C22">
         <v>1001000000</v>
       </c>
       <c r="D22" t="s">
         <v>132</v>
       </c>
       <c r="E22">
-        <v>83454</v>
+        <v>671</v>
       </c>
       <c r="F22" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B23" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="C23">
         <v>1001000000</v>
       </c>
       <c r="D23" t="s">
         <v>132</v>
       </c>
       <c r="E23">
-        <v>82906</v>
+        <v>84463</v>
       </c>
       <c r="F23" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="11"/>
-[...5 lines deleted...]
-      <c r="G24" s="16"/>
+      <c r="A24" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>115</v>
+      </c>
+      <c r="C24">
+        <v>1001000000</v>
+      </c>
+      <c r="D24" t="s">
+        <v>132</v>
+      </c>
+      <c r="E24">
+        <v>83454</v>
+      </c>
+      <c r="F24" t="s">
+        <v>118</v>
+      </c>
+      <c r="G24" s="16" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" s="19" t="s">
-[...9 lines deleted...]
-      <c r="G25" s="16"/>
+      <c r="A25" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25">
+        <v>1001000000</v>
+      </c>
+      <c r="D25" t="s">
+        <v>132</v>
+      </c>
+      <c r="E25">
+        <v>82906</v>
+      </c>
+      <c r="F25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G25" s="16" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A26" s="11"/>
+      <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" s="12"/>
-[...5 lines deleted...]
-      <c r="G27" s="17"/>
+      <c r="A27" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="B27" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27" s="16"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B28" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28" s="16"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="12"/>
+      <c r="B29" s="14"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="D10:G10"/>
     <mergeCell ref="D11:G11"/>
-    <mergeCell ref="A19:G19"/>
+    <mergeCell ref="D12:G12"/>
+    <mergeCell ref="A20:G20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M22"/>
+  <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
@@ -2588,51 +2629,75 @@
       <c r="H21" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>168</v>
       </c>
       <c r="B22" t="s">
         <v>169</v>
       </c>
       <c r="C22" t="s">
         <v>122</v>
       </c>
       <c r="D22" t="s">
         <v>41</v>
       </c>
       <c r="E22" t="s">
         <v>160</v>
       </c>
       <c r="F22" t="s">
         <v>161</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" t="s">
         <v>170</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E23" t="s">
+        <v>122</v>
+      </c>
+      <c r="F23" t="s">
+        <v>124</v>
+      </c>
+      <c r="G23">
+        <v>671</v>
+      </c>
+      <c r="H23" t="s">
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>