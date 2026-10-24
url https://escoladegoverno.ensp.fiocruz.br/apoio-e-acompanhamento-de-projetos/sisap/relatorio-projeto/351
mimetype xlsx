--- v1 (2026-07-26)
+++ v2 (2026-10-24)
@@ -256,51 +256,51 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">1001000000 </t>
   </si>
   <si>
-    <t>13/11/2024</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>TESOURO</t>
   </si>