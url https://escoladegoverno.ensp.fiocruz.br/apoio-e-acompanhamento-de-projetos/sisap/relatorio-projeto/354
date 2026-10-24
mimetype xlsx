--- v0 (2026-05-27)
+++ v1 (2026-10-24)
@@ -196,51 +196,51 @@
   <si>
     <t>Valor Aditivo</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>Prazo de Prorrogação</t>
   </si>
   <si>
     <t>Prazo Prestação de Contas</t>
   </si>
   <si>
     <t>Participantes</t>
   </si>
   <si>
     <t>Responsável CAAP</t>
   </si>
   <si>
     <t>Coordenador</t>
   </si>
   <si>
     <t>Analista Fiotec</t>
   </si>
   <si>
-    <t>WASHINGTON LUIS DOS SANTOS</t>
+    <t>Thais Cristina Barbosa da Silva</t>
   </si>
   <si>
     <t>Gideon Borges do Santos</t>
   </si>
   <si>
     <t>Aline Costa</t>
   </si>
   <si>
     <t>Membros Participantes</t>
   </si>
   <si>
     <t>Atribuição</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>SIAPE</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
@@ -253,93 +253,93 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 2.899.187,00</t>
   </si>
   <si>
     <t>R$ 1.833.217,66</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">1001A003JE </t>
   </si>
   <si>
-    <t>15/01/2025</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">1002A003R3 </t>
   </si>
   <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 267.568,00</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>2024NC815945</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>R$ 1.833.216,00</t>
+  </si>
+  <si>
     <t>13/03/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>R$ 1.833.216,00</t>
   </si>
   <si>
     <t>2025NC804089</t>
   </si>
   <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>R$ 622.115,00</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>2026NC006430</t>
   </si>
   <si>
     <t>Orçamento Recebido</t>
   </si>
   <si>
     <t>Orçamento Devolvido</t>
   </si>
   <si>
     <t>Saldo</t>
   </si>
@@ -1678,166 +1678,166 @@
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11"/>
       <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="11" t="s">
         <v>78</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11"/>
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="12"/>
       <c r="B12" s="17"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="10"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="C15" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="D15" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="E15" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" t="s">
         <v>86</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>87</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>88</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B17" t="s">
+        <v>90</v>
+      </c>
+      <c r="C17" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D17" t="s">
         <v>92</v>
       </c>
       <c r="E17" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F17" s="16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C18" t="s">
         <v>93</v>
       </c>
       <c r="D18" t="s">
         <v>92</v>
       </c>
       <c r="E18" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" t="s">
         <v>95</v>
       </c>
       <c r="D19" t="s">
         <v>96</v>
       </c>
       <c r="E19" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="11"/>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" s="16"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="5" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
@@ -1857,141 +1857,141 @@
       <c r="E22"/>
       <c r="F22" s="16"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="12"/>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="17"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>102</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="10"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="6" t="s">
+      <c r="C28" s="6" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>74</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>104</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
         <v>107</v>
       </c>
       <c r="D29" t="s">
         <v>108</v>
       </c>
       <c r="E29" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F29" t="s">
         <v>76</v>
       </c>
       <c r="G29" t="s">
         <v>109</v>
       </c>
       <c r="H29" s="16" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B30" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" t="s">
         <v>108</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F30" t="s">
         <v>78</v>
       </c>
       <c r="G30" t="s">
         <v>111</v>
       </c>
       <c r="H30" s="16" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B31" t="s">
         <v>112</v>
       </c>
       <c r="C31" t="s">
         <v>113</v>
       </c>
       <c r="D31" t="s">
         <v>114</v>
       </c>
       <c r="E31" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F31" t="s">
         <v>78</v>
       </c>
       <c r="G31" t="s">
         <v>115</v>
       </c>
       <c r="H31" s="16" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="11"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" s="16"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5" t="s">
         <v>117</v>
       </c>
@@ -2090,102 +2090,102 @@
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
         <v>123</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
         <v>127</v>
       </c>
       <c r="B5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C5" t="s">
         <v>128</v>
       </c>
       <c r="D5" t="s">
         <v>129</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
         <v>130</v>
       </c>
       <c r="B6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C6" t="s">
         <v>131</v>
       </c>
       <c r="D6" t="s">
         <v>129</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
         <v>127</v>
       </c>
       <c r="B7" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C7" t="s">
         <v>132</v>
       </c>
       <c r="D7" t="s">
         <v>133</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
         <v>130</v>
       </c>
       <c r="B8" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C8" t="s">
         <v>134</v>
       </c>
       <c r="D8" t="s">
         <v>133</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
         <v>127</v>
       </c>
       <c r="B9" t="s">
         <v>135</v>
       </c>
       <c r="C9" t="s">
         <v>136</v>
       </c>
       <c r="D9" t="s">
         <v>137</v>
       </c>
       <c r="E9"/>
@@ -2289,85 +2289,85 @@
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="10"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>104</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>150</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11" t="s">
         <v>114</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C21" t="s">
         <v>152</v>
       </c>
       <c r="D21" t="s">
         <v>153</v>
       </c>
       <c r="E21">
         <v>83912</v>
       </c>
       <c r="F21" t="s">
         <v>154</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
         <v>114</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>155</v>
       </c>
       <c r="D22" t="s">
         <v>156</v>
       </c>
       <c r="E22">
         <v>83213</v>
       </c>
       <c r="F22" t="s">
         <v>157</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" s="16"/>
@@ -2558,51 +2558,51 @@
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>169</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>170</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>52</v>
       </c>
@@ -2617,147 +2617,147 @@
       <c r="A14" s="8" t="s">
         <v>187</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="5" t="s">
         <v>188</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>190</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>125</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>150</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>192</v>
       </c>
       <c r="B16" t="s">
         <v>193</v>
       </c>
       <c r="C16" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D16" t="s">
         <v>128</v>
       </c>
       <c r="E16" t="s">
         <v>194</v>
       </c>
       <c r="F16" t="s">
         <v>195</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
         <v>194</v>
       </c>
       <c r="D17" t="s">
         <v>195</v>
       </c>
       <c r="E17" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F17" t="s">
         <v>131</v>
       </c>
       <c r="G17">
         <v>83213</v>
       </c>
       <c r="H17" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>198</v>
       </c>
       <c r="B18" t="s">
         <v>199</v>
       </c>
       <c r="C18" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D18" t="s">
         <v>132</v>
       </c>
       <c r="E18" t="s">
         <v>194</v>
       </c>
       <c r="F18" t="s">
         <v>195</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
         <v>194</v>
       </c>
       <c r="D19" t="s">
         <v>195</v>
       </c>
       <c r="E19" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F19" t="s">
         <v>134</v>
       </c>
       <c r="G19">
         <v>83912</v>
       </c>
       <c r="H19" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>201</v>
       </c>
       <c r="B20" t="s">
         <v>202</v>
       </c>
       <c r="C20" t="s">
         <v>135</v>
       </c>
       <c r="D20" t="s">
         <v>136</v>
       </c>
       <c r="E20" t="s">