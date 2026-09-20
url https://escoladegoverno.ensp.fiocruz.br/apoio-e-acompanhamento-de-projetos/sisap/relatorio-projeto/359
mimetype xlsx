--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 31-2024" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -397,62 +397,56 @@
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>Fiotec</t>
   </si>
   <si>
     <t xml:space="preserve">2024NE526 </t>
   </si>
   <si>
     <t xml:space="preserve">R$ 0,00 </t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">2025NE45 </t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t xml:space="preserve">2026NE98 </t>
   </si>
   <si>
-    <t xml:space="preserve">R$ 95.000,00 </t>
-[...1 lines deleted...]
-  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">2026NE220 </t>
   </si>
   <si>
-    <t xml:space="preserve">R$ 295.500,00 </t>
-[...1 lines deleted...]
-  <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
     <t>R$ 3.545.000,00</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
   <si>
     <t>Data Recebido</t>
   </si>
   <si>
     <t>Atividade / Meta</t>
@@ -475,125 +469,146 @@
   <si>
     <t>R$ 800.000,00</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>R$ 1.200.000,00</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
-    <t>R$ 250.000,00</t>
+    <t>R$ 390.500,00</t>
   </si>
   <si>
     <t>31/05/2026</t>
   </si>
   <si>
+    <t>1.5 - 1.6</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
     <t>R$ 317.411,00</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
+    <t>2.1 (ADITIVO)</t>
+  </si>
+  <si>
     <t>R$ 716.302,00</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
+    <t>2.2 (ADITIVO)</t>
+  </si>
+  <si>
     <t>R$ 1.074.454,00</t>
   </si>
   <si>
     <t>30/09/2026</t>
   </si>
   <si>
+    <t>2.3 (ADITIVO)</t>
+  </si>
+  <si>
     <t>31/01/2027</t>
   </si>
   <si>
+    <t>2.4 (ADITIVO)</t>
+  </si>
+  <si>
     <t>R$ 223.844,00</t>
   </si>
   <si>
     <t>30/06/2027</t>
   </si>
   <si>
+    <t>2.5 (ADITIVO)</t>
+  </si>
+  <si>
     <t>R$ 125.800,00</t>
   </si>
   <si>
     <t>30/12/2028</t>
   </si>
   <si>
+    <t>2.6 (ADITIVO)</t>
+  </si>
+  <si>
     <t>Total Previsto</t>
   </si>
   <si>
     <t>Saldo Real</t>
   </si>
   <si>
     <t>Total a Receber</t>
   </si>
   <si>
-    <t>R$ 6.578.613,00</t>
-[...7 lines deleted...]
-  <si>
     <t>Execução</t>
   </si>
   <si>
     <t xml:space="preserve">Valor	</t>
   </si>
   <si>
     <t>Nota Fiscal</t>
   </si>
   <si>
     <t>Saldo nota fiscal</t>
   </si>
   <si>
+    <t>1001A003J6</t>
+  </si>
+  <si>
+    <t>2026NE220</t>
+  </si>
+  <si>
+    <t>2026NE98</t>
+  </si>
+  <si>
     <t>F</t>
   </si>
   <si>
-    <t>1001A003J6</t>
-[...1 lines deleted...]
-  <si>
     <t>2024NE526</t>
   </si>
   <si>
     <t>R$ 792.000,00</t>
   </si>
   <si>
     <t>1002A003OC</t>
   </si>
   <si>
     <t>2025NE45</t>
   </si>
   <si>
     <t>Total executado</t>
   </si>
   <si>
     <t>Saldo a executar</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Número do Projeto</t>
   </si>
   <si>
     <t xml:space="preserve">Status 	</t>
@@ -694,54 +709,57 @@
   <si>
     <t>1 . 1</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>2 . 1</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>3 . 1</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>4 . 1</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
+    <t>5 . 1</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
     <t>Pendente</t>
-  </si>
-[...1 lines deleted...]
-    <t>06</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>R$ 140.500,00</t>
   </si>
   <si>
     <t>30/10/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -2075,1331 +2093,1419 @@
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="11" t="s">
         <v>116</v>
       </c>
       <c r="B32" t="s">
         <v>99</v>
       </c>
       <c r="C32" t="s">
         <v>123</v>
       </c>
       <c r="D32" t="s">
         <v>118</v>
       </c>
       <c r="E32" t="s">
         <v>95</v>
       </c>
       <c r="F32" t="s">
         <v>82</v>
       </c>
       <c r="G32" t="s">
         <v>124</v>
       </c>
       <c r="H32" s="16" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="11" t="s">
         <v>116</v>
       </c>
       <c r="B33" t="s">
         <v>102</v>
       </c>
       <c r="C33" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D33" t="s">
         <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>95</v>
       </c>
       <c r="F33" t="s">
         <v>82</v>
       </c>
       <c r="G33" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H33" s="16" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="11"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" s="16"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="C35" s="7" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" s="16"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="11" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>54</v>
       </c>
       <c r="C36" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" s="16"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="12"/>
       <c r="B37" s="14"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A28:H28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G37"/>
+  <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G37" sqref="G37"/>
+      <selection activeCell="G40" sqref="G40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C4" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="D4" s="6" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="B5" t="s">
+        <v>137</v>
+      </c>
+      <c r="C5" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D5">
         <v>1.1</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B6" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C6" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D6">
         <v>1.1</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B7" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C7" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D7">
         <v>1.2</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B8" t="s">
         <v>141</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D8">
         <v>1.2</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B9" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C9" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D9">
         <v>1.3</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C10" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D10">
         <v>1.3</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B11" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C11" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D11">
         <v>1.4</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B12" t="s">
         <v>141</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D12">
         <v>1.4</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C13" t="s">
+        <v>150</v>
+      </c>
+      <c r="D13" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.5</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C14" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>1.6</v>
+        <v>152</v>
+      </c>
+      <c r="D14" t="s">
+        <v>151</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B15" t="s">
+        <v>153</v>
+      </c>
+      <c r="C15" t="s">
+        <v>154</v>
+      </c>
+      <c r="D15" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>2.2</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B16" t="s">
+        <v>156</v>
+      </c>
+      <c r="C16" t="s">
         <v>157</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.3</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B17" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C17" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>2.4</v>
+        <v>160</v>
+      </c>
+      <c r="D17" t="s">
+        <v>161</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B18" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C18" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>2.5</v>
+        <v>162</v>
+      </c>
+      <c r="D18" t="s">
+        <v>163</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B19" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C19" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>2.6</v>
+        <v>165</v>
+      </c>
+      <c r="D19" t="s">
+        <v>166</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="11"/>
-[...2 lines deleted...]
-      <c r="D20"/>
+      <c r="A20" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="B20" t="s">
+        <v>167</v>
+      </c>
+      <c r="C20" t="s">
+        <v>168</v>
+      </c>
+      <c r="D20" t="s">
+        <v>169</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A22" s="11"/>
+      <c r="B22"/>
+      <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" s="11" t="s">
-[...6 lines deleted...]
-        <v>169</v>
+      <c r="A23" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>172</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="12"/>
-[...16 lines deleted...]
-      <c r="G27" s="10"/>
+      <c r="A24" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C24" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24" s="16"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="12"/>
+      <c r="B25" s="14"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="14"/>
+      <c r="G25" s="17"/>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" s="5" t="s">
+      <c r="A28" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="10"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="6" t="s">
+      <c r="B29" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="D29" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="E28" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="6" t="s">
+      <c r="E29" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="F29" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="G28" s="7" t="s">
-[...13 lines deleted...]
-      <c r="D29" t="s">
+      <c r="G29" s="7" t="s">
         <v>176</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B30" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" t="s">
         <v>177</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>178</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>84821</v>
+        <v>1298</v>
       </c>
       <c r="F30" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G30" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B31" t="s">
-        <v>146</v>
+        <v>99</v>
       </c>
       <c r="C31" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D31" t="s">
         <v>179</v>
       </c>
       <c r="E31">
-        <v>84434</v>
+        <v>1298</v>
       </c>
       <c r="F31" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G31" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11" t="s">
-        <v>118</v>
+        <v>180</v>
       </c>
       <c r="B32" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="C32" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D32" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E32">
-        <v>84020</v>
+        <v>84821</v>
       </c>
       <c r="F32" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G32" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>139</v>
+        <v>182</v>
       </c>
       <c r="C33" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D33" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E33">
-        <v>83235</v>
+        <v>84821</v>
       </c>
       <c r="F33" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G33" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34" s="11"/>
-[...5 lines deleted...]
-      <c r="G34" s="16"/>
+      <c r="A34" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" t="s">
+        <v>183</v>
+      </c>
+      <c r="D34" t="s">
+        <v>184</v>
+      </c>
+      <c r="E34">
+        <v>84434</v>
+      </c>
+      <c r="F34" t="s">
+        <v>146</v>
+      </c>
+      <c r="G34" s="16" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="35" spans="1:7">
-      <c r="A35" s="19" t="s">
-[...9 lines deleted...]
-      <c r="G35" s="16"/>
+      <c r="A35" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" t="s">
+        <v>141</v>
+      </c>
+      <c r="C35" t="s">
+        <v>183</v>
+      </c>
+      <c r="D35" t="s">
+        <v>184</v>
+      </c>
+      <c r="E35">
+        <v>84020</v>
+      </c>
+      <c r="F35" t="s">
+        <v>143</v>
+      </c>
+      <c r="G35" s="16" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11" t="s">
-        <v>168</v>
+        <v>118</v>
       </c>
       <c r="B36" t="s">
+        <v>137</v>
+      </c>
+      <c r="C36" t="s">
+        <v>183</v>
+      </c>
+      <c r="D36" t="s">
+        <v>184</v>
+      </c>
+      <c r="E36">
+        <v>83235</v>
+      </c>
+      <c r="F36" t="s">
+        <v>140</v>
+      </c>
+      <c r="G36" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="C36"/>
-[...3 lines deleted...]
-      <c r="G36" s="16"/>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37" s="12"/>
-[...5 lines deleted...]
-      <c r="G37" s="17"/>
+      <c r="A37" s="11"/>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37" s="16"/>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="19" t="s">
+        <v>185</v>
+      </c>
+      <c r="B38" s="19" t="s">
+        <v>186</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38" s="16"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B39" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39" s="16"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="12"/>
+      <c r="B40" s="14"/>
+      <c r="C40" s="14"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="D10:G10"/>
     <mergeCell ref="D11:G11"/>
     <mergeCell ref="D12:G12"/>
     <mergeCell ref="D13:G13"/>
     <mergeCell ref="D14:G14"/>
     <mergeCell ref="D15:G15"/>
     <mergeCell ref="D16:G16"/>
     <mergeCell ref="D17:G17"/>
     <mergeCell ref="D18:G18"/>
     <mergeCell ref="D19:G19"/>
-    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="D20:G20"/>
+    <mergeCell ref="A28:G28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D6" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E6" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="F6">
         <v>3545000</v>
       </c>
       <c r="G6" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="H6" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D11" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="E11" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F11" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="G11" t="s">
         <v>4</v>
       </c>
       <c r="H11" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="I11" t="s">
         <v>56</v>
       </c>
       <c r="J11" t="s">
         <v>57</v>
       </c>
       <c r="K11" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="8" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>91</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B17">
         <v>1.1</v>
       </c>
       <c r="C17" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D17" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E17" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F17" t="s">
         <v>59</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D18" t="s">
         <v>59</v>
       </c>
       <c r="E18" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F18" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="G18">
         <v>83235</v>
       </c>
       <c r="H18" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B19">
         <v>1.2</v>
       </c>
       <c r="C19" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D19" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E19" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F19" t="s">
         <v>59</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20" t="s">
+        <v>141</v>
+      </c>
+      <c r="F20" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="G20">
         <v>84020</v>
       </c>
       <c r="H20" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B21">
         <v>1.3</v>
       </c>
       <c r="C21" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="D21" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E21" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F21" t="s">
         <v>59</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22" t="s">
+        <v>144</v>
+      </c>
+      <c r="F22" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G22">
         <v>84434</v>
       </c>
       <c r="H22" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="B23">
         <v>1.4</v>
       </c>
       <c r="C23" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D23" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E23" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F23" t="s">
         <v>59</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="D24" t="s">
         <v>59</v>
       </c>
       <c r="E24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F24" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G24">
         <v>84821</v>
       </c>
       <c r="H24" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="B25">
         <v>1.5</v>
       </c>
       <c r="C25" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D25" t="s">
         <v>154</v>
       </c>
       <c r="E25" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F25" t="s">
         <v>59</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="B26"/>
       <c r="C26" t="s">
-        <v>153</v>
+        <v>211</v>
       </c>
       <c r="D26" t="s">
-        <v>154</v>
+        <v>59</v>
       </c>
       <c r="E26" t="s">
-        <v>206</v>
+        <v>149</v>
       </c>
       <c r="F26" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="G26"/>
+        <v>152</v>
+      </c>
+      <c r="G26">
+        <v>1298</v>
+      </c>
       <c r="H26" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B27">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="C27" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D27" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E27" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B28">
-        <v>2.3</v>
+        <v>2.2</v>
       </c>
       <c r="C28" t="s">
+        <v>156</v>
+      </c>
+      <c r="D28" t="s">
         <v>157</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B29">
-        <v>2.4</v>
+        <v>2.3</v>
       </c>
       <c r="C29" t="s">
-        <v>229</v>
+        <v>159</v>
       </c>
       <c r="D29" t="s">
-        <v>230</v>
+        <v>160</v>
       </c>
       <c r="E29" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F29" t="s">
         <v>59</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30">
-        <v>10</v>
+      <c r="A30" t="s">
+        <v>234</v>
       </c>
       <c r="B30">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>235</v>
       </c>
       <c r="D30" t="s">
-        <v>159</v>
+        <v>236</v>
       </c>
       <c r="E30" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>224</v>
+        <v>231</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31">
+        <v>10</v>
+      </c>
+      <c r="B31">
+        <v>2.5</v>
+      </c>
+      <c r="C31" t="s">
+        <v>156</v>
+      </c>
+      <c r="D31" t="s">
+        <v>162</v>
+      </c>
+      <c r="E31" t="s">
+        <v>211</v>
+      </c>
+      <c r="F31" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31"/>
+      <c r="H31" t="s">
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A15:H15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>