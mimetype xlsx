--- v1 (2026-09-20)
+++ v2 (2026-10-24)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 31-2024" sheetId="5" r:id="rId8"/>
+    <sheet name="Contrato 51-2026" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -148,545 +150,553 @@
   <si>
     <t>129/2024</t>
   </si>
   <si>
     <t>Nº sage</t>
   </si>
   <si>
     <t xml:space="preserve"> 191/2024.</t>
   </si>
   <si>
     <t>Início da Vigência</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>Fim da Vigência</t>
   </si>
   <si>
     <t>12/12/2026</t>
   </si>
   <si>
     <t>Valor Original</t>
   </si>
   <si>
+    <t>6.719.113,00</t>
+  </si>
+  <si>
+    <t>Valor Atual</t>
+  </si>
+  <si>
+    <t>9.893.226,00</t>
+  </si>
+  <si>
+    <t>Valor ENSP</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>Valor FIOTEC</t>
+  </si>
+  <si>
+    <t>Observação</t>
+  </si>
+  <si>
+    <t>Valor Orignal R$ 3.545.000,00
+Valor Aditivo R$ 3.174.113,00
+TOTAL TED R$ 6.719.113,00</t>
+  </si>
+  <si>
+    <t>Aditivos</t>
+  </si>
+  <si>
+    <t>Valor Aditivo</t>
+  </si>
+  <si>
+    <t>Vigência</t>
+  </si>
+  <si>
+    <t>Prazo de Prorrogação</t>
+  </si>
+  <si>
+    <t>Prazo Prestação de Contas</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>12/12/2026 a 12/12/2028</t>
+  </si>
+  <si>
+    <t>13/10/2028</t>
+  </si>
+  <si>
+    <t>10/02/2029</t>
+  </si>
+  <si>
+    <t>R$ 3.174.113,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
+  </si>
+  <si>
+    <t>Participantes</t>
+  </si>
+  <si>
+    <t>Responsável CAAP</t>
+  </si>
+  <si>
+    <t>Coordenador</t>
+  </si>
+  <si>
+    <t>Analista Fiotec</t>
+  </si>
+  <si>
+    <t>ALLYNE MUNIZ MEDEIROS</t>
+  </si>
+  <si>
+    <t>LAÍS SILVEIRA COSTA</t>
+  </si>
+  <si>
+    <t>Camila Maluli da Silva</t>
+  </si>
+  <si>
+    <t>Membros Participantes</t>
+  </si>
+  <si>
+    <t>Atribuição</t>
+  </si>
+  <si>
+    <t>Nome</t>
+  </si>
+  <si>
+    <t>CPF</t>
+  </si>
+  <si>
+    <t>SIAPE</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Telefone</t>
+  </si>
+  <si>
+    <t>RAMAL</t>
+  </si>
+  <si>
+    <t>Valor total do projeto atual</t>
+  </si>
+  <si>
+    <t>Valor total a empenhar</t>
+  </si>
+  <si>
+    <t>R$ 9.893.226,00</t>
+  </si>
+  <si>
+    <t>R$ 1.904.000,00</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Data do Cadastro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1001A003J6 </t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1002A003OC </t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 8.000,00</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>2024NC1930</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>R$ 3.146.500,00</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>2025NC801226</t>
+  </si>
+  <si>
+    <t>R$ 95.000,00</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026NC008079</t>
+  </si>
+  <si>
+    <t>R$ 295.500,00</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>2026NC048606</t>
+  </si>
+  <si>
+    <t>07/07/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2026NC003988</t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 5.449.000,00</t>
+  </si>
+  <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024NE526 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 0,00 </t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025NE45 </t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026NE98 </t>
+  </si>
+  <si>
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026NE220 </t>
+  </si>
+  <si>
+    <t>Total Emissão</t>
+  </si>
+  <si>
+    <t>Total Cancelado</t>
+  </si>
+  <si>
+    <t>Saldo Total</t>
+  </si>
+  <si>
+    <t>R$ 3.545.000,00</t>
+  </si>
+  <si>
+    <t>Cronogrma Financeiro</t>
+  </si>
+  <si>
+    <t>Previsão/Real</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido	</t>
+  </si>
+  <si>
+    <t>Data Recebido</t>
+  </si>
+  <si>
+    <t>Atividade / Meta</t>
+  </si>
+  <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>R$ 354.500,00</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>Real</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 800.000,00</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.200.000,00</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 390.500,00</t>
+  </si>
+  <si>
+    <t>31/05/2026</t>
+  </si>
+  <si>
+    <t>1.5 - 1.6</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>R$ 317.411,00</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>2.1 (ADITIVO)</t>
+  </si>
+  <si>
+    <t>R$ 716.302,00</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>2.2 (ADITIVO)</t>
+  </si>
+  <si>
+    <t>R$ 1.074.454,00</t>
+  </si>
+  <si>
+    <t>2.3 (ADITIVO)</t>
+  </si>
+  <si>
+    <t>31/01/2027</t>
+  </si>
+  <si>
+    <t>2.4 (ADITIVO)</t>
+  </si>
+  <si>
+    <t>R$ 223.844,00</t>
+  </si>
+  <si>
+    <t>30/06/2027</t>
+  </si>
+  <si>
+    <t>2.5 (ADITIVO)</t>
+  </si>
+  <si>
+    <t>R$ 125.800,00</t>
+  </si>
+  <si>
+    <t>30/12/2028</t>
+  </si>
+  <si>
+    <t>2.6 (ADITIVO)</t>
+  </si>
+  <si>
+    <t>Total Previsto</t>
+  </si>
+  <si>
+    <t>Saldo Real</t>
+  </si>
+  <si>
+    <t>Total a Receber</t>
+  </si>
+  <si>
+    <t>R$ 6.719.113,00</t>
+  </si>
+  <si>
+    <t>Execução</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor	</t>
+  </si>
+  <si>
+    <t>Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Saldo nota fiscal</t>
+  </si>
+  <si>
+    <t>1001A003J6</t>
+  </si>
+  <si>
+    <t>2026NE220</t>
+  </si>
+  <si>
+    <t>2026NE98</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>2024NE526</t>
+  </si>
+  <si>
+    <t>R$ 792.000,00</t>
+  </si>
+  <si>
+    <t>1002A003OC</t>
+  </si>
+  <si>
+    <t>2025NE45</t>
+  </si>
+  <si>
+    <t>Total executado</t>
+  </si>
+  <si>
+    <t>Saldo a executar</t>
+  </si>
+  <si>
+    <t>Contrato</t>
+  </si>
+  <si>
+    <t>Número do Projeto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Status 	</t>
+  </si>
+  <si>
+    <t>Data de Publicação</t>
+  </si>
+  <si>
+    <t>Início da vigência</t>
+  </si>
+  <si>
+    <t>Fim da vigência</t>
+  </si>
+  <si>
+    <t>Valor Contratado</t>
+  </si>
+  <si>
+    <t>Número Contrato</t>
+  </si>
+  <si>
+    <t>Processo</t>
+  </si>
+  <si>
+    <t>Despesa FIOTEC</t>
+  </si>
+  <si>
+    <t>Valor ISS</t>
+  </si>
+  <si>
+    <t>Valor FADI presidência</t>
+  </si>
+  <si>
+    <t>Valor TAF ENSP</t>
+  </si>
+  <si>
+    <t>Valor Líquido</t>
+  </si>
+  <si>
+    <t>ENSP 003 FIO 25</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>06/01/2027</t>
+  </si>
+  <si>
+    <t>31/2024</t>
+  </si>
+  <si>
+    <t>25388.001023/2024-41</t>
+  </si>
+  <si>
     <t>3.545.000,00</t>
   </si>
   <si>
-    <t>Valor Atual</t>
-[...490 lines deleted...]
-  <si>
     <t>Valor Liquido</t>
   </si>
   <si>
     <t>Valor TAF</t>
   </si>
   <si>
     <t>Valor FADI</t>
   </si>
   <si>
     <t>Data Publicação</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>06/01/2027  a 12/12/2028</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>Cronograma Financeiro</t>
   </si>
   <si>
     <t>Parcela</t>
@@ -712,69 +722,84 @@
   <si>
     <t>02</t>
   </si>
   <si>
     <t>2 . 1</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>3 . 1</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>4 . 1</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>5 . 1</t>
   </si>
   <si>
+    <t>ENSP-043-FIO-26</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>22/12/2028</t>
+  </si>
+  <si>
+    <t>51/2026</t>
+  </si>
+  <si>
+    <t>25388.000975/2026-17</t>
+  </si>
+  <si>
+    <t>3.174.113,00</t>
+  </si>
+  <si>
+    <t>30/10/2026</t>
+  </si>
+  <si>
+    <t>Pendente</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>31/05/2027</t>
+  </si>
+  <si>
+    <t>30/08/2027</t>
+  </si>
+  <si>
     <t>06</t>
-  </si>
-[...16 lines deleted...]
-    <t>30/10/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="000000"/>
       <name val="Verdana"/>
@@ -978,51 +1003,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="12" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="14" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="15" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1286,50 +1311,54 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="40" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
@@ -1514,214 +1543,216 @@
       </c>
       <c r="B25" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B27" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B28"/>
+      <c r="B28" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C33" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E33"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D34" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E34"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A31:E31"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C5" s="16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="12"/>
       <c r="B6" s="14"/>
       <c r="C6" s="17"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="15"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="12"/>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:C3"/>
@@ -1746,461 +1777,461 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H37" sqref="H37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="10"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3" s="10" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="18"/>
       <c r="B5" s="15"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B6" s="16"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11"/>
       <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" s="16" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11"/>
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="12"/>
       <c r="B12" s="17"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="10"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F16" s="16" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B17" t="s">
+        <v>97</v>
+      </c>
+      <c r="C17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E17" t="s">
         <v>96</v>
       </c>
-      <c r="C17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F17" s="16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F18" s="16" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F19" s="16" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F20" s="16" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="11"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21" s="16"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22" s="16"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" s="16"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="12"/>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="17"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="10"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E30" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F30" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H30" s="16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" t="s">
+        <v>122</v>
+      </c>
+      <c r="D31" t="s">
+        <v>119</v>
+      </c>
+      <c r="E31" t="s">
         <v>96</v>
       </c>
-      <c r="C31" t="s">
+      <c r="F31" t="s">
+        <v>85</v>
+      </c>
+      <c r="G31" t="s">
+        <v>123</v>
+      </c>
+      <c r="H31" s="16" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F32" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H32" s="16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D33" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H33" s="16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="11"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" s="16"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" s="16"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" s="16"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="12"/>
       <c r="B37" s="14"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A28:H28"/>
   </mergeCells>
@@ -2222,628 +2253,628 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G40" sqref="G40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D5">
         <v>1.1</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D6">
         <v>1.1</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D7">
         <v>1.2</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D8">
         <v>1.2</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D9">
         <v>1.3</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D10">
         <v>1.3</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D11">
         <v>1.4</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D12">
         <v>1.4</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C14" t="s">
+        <v>153</v>
+      </c>
+      <c r="D14" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C16" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C17" t="s">
-        <v>160</v>
+        <v>84</v>
       </c>
       <c r="D17" t="s">
         <v>161</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C18" t="s">
         <v>162</v>
       </c>
       <c r="D18" t="s">
         <v>163</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19" t="s">
         <v>164</v>
       </c>
       <c r="C19" t="s">
         <v>165</v>
       </c>
       <c r="D19" t="s">
         <v>166</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20" t="s">
         <v>167</v>
       </c>
       <c r="C20" t="s">
         <v>168</v>
       </c>
       <c r="D20" t="s">
         <v>169</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11"/>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11"/>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>170</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>171</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
-        <v>77</v>
+        <v>173</v>
       </c>
       <c r="B24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="12"/>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="17"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="10"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E30">
         <v>1298</v>
       </c>
       <c r="F30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G30" s="16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D31" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E31">
         <v>1298</v>
       </c>
       <c r="F31" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G31" s="16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E32">
         <v>84821</v>
       </c>
       <c r="F32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G32" s="16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B33" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C33" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D33" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E33">
         <v>84821</v>
       </c>
       <c r="F33" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G33" s="16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C34" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D34" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E34">
         <v>84434</v>
       </c>
       <c r="F34" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G34" s="16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B35" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C35" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D35" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E35">
         <v>84020</v>
       </c>
       <c r="F35" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G35" s="16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C36" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E36">
         <v>83235</v>
       </c>
       <c r="F36" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G36" s="16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="11"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" s="16"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" s="16"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" s="16"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="12"/>
       <c r="B40" s="14"/>
       <c r="C40" s="14"/>
       <c r="D40" s="14"/>
       <c r="E40" s="14"/>
       <c r="F40" s="14"/>
       <c r="G40" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
@@ -2859,698 +2890,960 @@
     <mergeCell ref="D17:G17"/>
     <mergeCell ref="D18:G18"/>
     <mergeCell ref="D19:G19"/>
     <mergeCell ref="D20:G20"/>
     <mergeCell ref="A28:G28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M31"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F6">
         <v>3545000</v>
       </c>
       <c r="G6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
-        <v>42</v>
+        <v>208</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D11" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E11" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F11" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="G11" t="s">
         <v>4</v>
       </c>
       <c r="H11" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="I11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="K11" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="8" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B17">
         <v>1.1</v>
       </c>
       <c r="C17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E17" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G18">
         <v>83235</v>
       </c>
       <c r="H18" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B19">
         <v>1.2</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E19" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F19" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G20">
         <v>84020</v>
       </c>
       <c r="H20" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B21">
         <v>1.3</v>
       </c>
       <c r="C21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E21" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G22">
         <v>84434</v>
       </c>
       <c r="H22" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B23">
         <v>1.4</v>
       </c>
       <c r="C23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E23" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G24">
         <v>84821</v>
       </c>
       <c r="H24" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B25">
         <v>1.5</v>
       </c>
       <c r="C25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D25" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E25" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F25" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D26" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G26">
         <v>1298</v>
       </c>
       <c r="H26" t="s">
-        <v>211</v>
-[...119 lines deleted...]
-        <v>231</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A15:H15"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="H15" sqref="H15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetData>
+    <row r="1" spans="1:13" customHeight="1" ht="25">
+      <c r="A1" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
+      <c r="J1" s="9"/>
+      <c r="K1" s="9"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="10"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="10"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>193</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>232</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E6" t="s">
+        <v>234</v>
+      </c>
+      <c r="F6">
+        <v>3174113</v>
+      </c>
+      <c r="G6" t="s">
+        <v>235</v>
+      </c>
+      <c r="H6" t="s">
+        <v>236</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="10"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="10"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" t="s">
+        <v>221</v>
+      </c>
+      <c r="B16">
+        <v>1.1</v>
+      </c>
+      <c r="C16" t="s">
+        <v>154</v>
+      </c>
+      <c r="D16" t="s">
+        <v>238</v>
+      </c>
+      <c r="E16" t="s">
+        <v>213</v>
+      </c>
+      <c r="F16" t="s">
+        <v>60</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" t="s">
+        <v>224</v>
+      </c>
+      <c r="B17">
+        <v>1.2</v>
+      </c>
+      <c r="C17" t="s">
+        <v>157</v>
+      </c>
+      <c r="D17" t="s">
+        <v>240</v>
+      </c>
+      <c r="E17" t="s">
+        <v>213</v>
+      </c>
+      <c r="F17" t="s">
+        <v>60</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" t="s">
+        <v>226</v>
+      </c>
+      <c r="B18">
+        <v>1.3</v>
+      </c>
+      <c r="C18" t="s">
+        <v>160</v>
+      </c>
+      <c r="D18" t="s">
+        <v>162</v>
+      </c>
+      <c r="E18" t="s">
+        <v>213</v>
+      </c>
+      <c r="F18" t="s">
+        <v>60</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" t="s">
+        <v>228</v>
+      </c>
+      <c r="B19">
+        <v>1.4</v>
+      </c>
+      <c r="C19" t="s">
+        <v>157</v>
+      </c>
+      <c r="D19" t="s">
+        <v>241</v>
+      </c>
+      <c r="E19" t="s">
+        <v>213</v>
+      </c>
+      <c r="F19" t="s">
+        <v>60</v>
+      </c>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" t="s">
+        <v>230</v>
+      </c>
+      <c r="B20">
+        <v>1.5</v>
+      </c>
+      <c r="C20" t="s">
+        <v>164</v>
+      </c>
+      <c r="D20" t="s">
+        <v>242</v>
+      </c>
+      <c r="E20" t="s">
+        <v>213</v>
+      </c>
+      <c r="F20" t="s">
+        <v>60</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" t="s">
+        <v>243</v>
+      </c>
+      <c r="B21">
+        <v>1.6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>167</v>
+      </c>
+      <c r="D21" t="s">
+        <v>234</v>
+      </c>
+      <c r="E21" t="s">
+        <v>213</v>
+      </c>
+      <c r="F21" t="s">
+        <v>60</v>
+      </c>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>239</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:K9"/>
+    <mergeCell ref="A14:H14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Dados Gerais</vt:lpstr>
       <vt:lpstr>Participantes</vt:lpstr>
       <vt:lpstr>Orçamento</vt:lpstr>
       <vt:lpstr>Cronograma Financeiro</vt:lpstr>
       <vt:lpstr>Contrato 31-2024</vt:lpstr>
+      <vt:lpstr>Contrato 51-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SisAP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Relatório da busca</dc:title>
   <dc:description>Relatório da busca.</dc:description>
   <dc:subject>Relatório da busca</dc:subject>
   <cp:keywords>office PHPExcel php</cp:keywords>
   <cp:category>Relatório </cp:category>
 </cp:coreProperties>
 </file>