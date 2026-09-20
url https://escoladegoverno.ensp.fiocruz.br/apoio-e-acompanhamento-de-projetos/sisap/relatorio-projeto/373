--- v0 (2026-05-08)
+++ v1 (2026-09-20)
@@ -32,51 +32,51 @@
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Sem repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Em execução</t>
+    <t>Prestação de contas</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>DAPS</t>
   </si>
   <si>
     <t>Nome do Projeto</t>
   </si>
   <si>
     <t>AÇÕES PARA DESENVOLVIMENTO E MELHORIA DO SERVIÇO DE PESQUISA CLÍNICA DO CENTRO DE REFERÊNCIA PROFESSOR HÉLIO FRAGA</t>
   </si>
   <si>
     <t>Natureza</t>
   </si>