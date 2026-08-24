--- v0 (2026-05-06)
+++ v1 (2026-08-24)
@@ -34,51 +34,51 @@
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 145-2022" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Sem repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Em execução</t>
+    <t>Prestação de contas</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>CRPHF</t>
   </si>
   <si>
     <t>Nome do Projeto</t>
   </si>
   <si>
     <t>AÇÕES DE APRIMORAMENTO E INOVAÇÕES NA ASSISTÊNCIA AOS PACIENTES EM TRATAMENTO DE TUBERCULOSE MULTIRRESISTENTE, DE ACORDO COM AS NOVAS RECOMENDAÇÕES DO MINISTÉRIO DA SAÚDE</t>
   </si>
   <si>
     <t>Natureza</t>
   </si>