--- v0 (2026-05-09)
+++ v1 (2026-10-24)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 17-2025" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -256,183 +256,186 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 1.900.000,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">1001000000 </t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 200.000,00</t>
+  </si>
+  <si>
+    <t>24/10/2025</t>
+  </si>
+  <si>
+    <t>EMENDA PARLAMENTAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>R$ 25.000,00</t>
+  </si>
+  <si>
+    <t>R$ 400.000,00</t>
+  </si>
+  <si>
+    <t>R$ 475.000,00</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>R$ 600.000,00</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 1.700.000,00</t>
+  </si>
+  <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025NE368 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 0,00 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025NE366 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025NE367 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025NE358 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025NE410 </t>
+  </si>
+  <si>
+    <t>Total Emissão</t>
+  </si>
+  <si>
+    <t>Total Cancelado</t>
+  </si>
+  <si>
+    <t>Saldo Total</t>
+  </si>
+  <si>
+    <t>Cronogrma Financeiro</t>
+  </si>
+  <si>
+    <t>Previsão/Real</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido	</t>
+  </si>
+  <si>
+    <t>Data Recebido</t>
+  </si>
+  <si>
+    <t>Atividade / Meta</t>
+  </si>
+  <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>R$ 190.000,00</t>
+  </si>
+  <si>
     <t>30/10/2025</t>
-  </si>
-[...130 lines deleted...]
-    <t>R$ 190.000,00</t>
   </si>
   <si>
     <t>Metas 1 – Atividade 1.1  Meta 2 – Atividade 2.1</t>
   </si>
   <si>
     <t>Real</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>R$ 1.660.000,00</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>Metas 2 – Atividades 2.2 e 2.3</t>
   </si>
   <si>
     <t>R$ 1.510.000,00</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
@@ -2097,371 +2100,371 @@
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
         <v>117</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>118</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
         <v>121</v>
       </c>
       <c r="B5" t="s">
         <v>122</v>
       </c>
       <c r="C5" t="s">
-        <v>78</v>
+        <v>123</v>
       </c>
       <c r="D5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6" t="s">
         <v>122</v>
       </c>
       <c r="C6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
         <v>121</v>
       </c>
       <c r="B7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D8" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
         <v>121</v>
       </c>
       <c r="B9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11"/>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B13" t="s">
         <v>99</v>
       </c>
       <c r="C13" t="s">
         <v>86</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="12"/>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="14"/>
       <c r="E14" s="14"/>
       <c r="F14" s="14"/>
       <c r="G14" s="17"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="10"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>82</v>
       </c>
       <c r="G18" s="7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B19" t="s">
         <v>92</v>
       </c>
       <c r="C19">
         <v>1001000000</v>
       </c>
       <c r="D19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E19">
         <v>366</v>
       </c>
       <c r="F19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G19" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B20" t="s">
         <v>94</v>
       </c>
       <c r="C20">
         <v>1001000000</v>
       </c>
       <c r="D20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E20">
         <v>366</v>
       </c>
       <c r="F20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G20" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B21" t="s">
         <v>91</v>
       </c>
       <c r="C21">
         <v>1001000000</v>
       </c>
       <c r="D21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E21">
         <v>366</v>
       </c>
       <c r="F21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22">
         <v>1001000000</v>
       </c>
       <c r="D22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E22">
         <v>366</v>
       </c>
       <c r="F22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C23">
         <v>1001000000</v>
       </c>
       <c r="D23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E23">
         <v>366</v>
       </c>
       <c r="F23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G23" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>122</v>
       </c>
       <c r="C24">
         <v>1001000000</v>
       </c>
       <c r="D24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E24">
         <v>85113</v>
       </c>
       <c r="F24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G24" s="16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26" s="19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
         <v>99</v>
       </c>
       <c r="B27" t="s">
         <v>73</v>
       </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="12"/>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
@@ -2506,351 +2509,351 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
         <v>40</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="F6">
         <v>1900000</v>
       </c>
       <c r="G6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="J6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>47</v>
       </c>
       <c r="M6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>119</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C16" t="s">
         <v>122</v>
       </c>
       <c r="D16" t="s">
-        <v>78</v>
+        <v>123</v>
       </c>
       <c r="E16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E17" t="s">
         <v>122</v>
       </c>
       <c r="F17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G17">
         <v>85113</v>
       </c>
       <c r="H17" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18" t="s">
+        <v>129</v>
+      </c>
+      <c r="C18" t="s">
+        <v>127</v>
+      </c>
+      <c r="D18" t="s">
         <v>128</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G19">
         <v>366</v>
       </c>
       <c r="H19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20" t="s">
+        <v>134</v>
+      </c>
+      <c r="C20" t="s">
+        <v>132</v>
+      </c>
+      <c r="D20" t="s">
         <v>133</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>