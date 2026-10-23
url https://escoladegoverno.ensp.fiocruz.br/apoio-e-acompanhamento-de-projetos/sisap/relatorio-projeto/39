--- v0 (2026-05-10)
+++ v1 (2026-10-23)
@@ -285,834 +285,834 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 714.240,00</t>
   </si>
   <si>
     <t>R$ 39.389,23</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">5151682411 </t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6100.682411 </t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 9.800,00</t>
+  </si>
+  <si>
+    <t>24/02/2015</t>
+  </si>
+  <si>
+    <t>344A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339014 </t>
+  </si>
+  <si>
+    <t>R$ 14.000,00</t>
+  </si>
+  <si>
+    <t>344a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339033 </t>
+  </si>
+  <si>
+    <t>R$ 428.640,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>Devolvido</t>
+  </si>
+  <si>
+    <t>29/12/2015</t>
+  </si>
+  <si>
+    <t>R$ 2.800,00</t>
+  </si>
+  <si>
+    <t>04/05/2016</t>
+  </si>
+  <si>
+    <t>R$ 4.000,00</t>
+  </si>
+  <si>
+    <t>R$ 374,49</t>
+  </si>
+  <si>
+    <t>29/12/2016</t>
+  </si>
+  <si>
+    <t>R$ 255.000,00</t>
+  </si>
+  <si>
+    <t>344B</t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 24.174,49</t>
+  </si>
+  <si>
+    <t>R$ 690.065,51</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>29/09/2015</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2015NE800651 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 35.330,10 </t>
+  </si>
+  <si>
+    <t>Cancelamento Parcial</t>
+  </si>
+  <si>
+    <t>R$ 32.963,72</t>
+  </si>
+  <si>
+    <t>04/12/2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>25/08/2015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2015NE800560 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 0,00 </t>
+  </si>
+  <si>
+    <t>Total Emissão</t>
+  </si>
+  <si>
+    <t>Total Cancelado</t>
+  </si>
+  <si>
+    <t>Saldo Total</t>
+  </si>
+  <si>
+    <t>R$ 683.640,00</t>
+  </si>
+  <si>
+    <t>R$ 650.676,28</t>
+  </si>
+  <si>
+    <t>Cronogrma Financeiro</t>
+  </si>
+  <si>
+    <t>Previsão/Real</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido	</t>
+  </si>
+  <si>
+    <t>Data Recebido</t>
+  </si>
+  <si>
+    <t>Atividade / Meta</t>
+  </si>
+  <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>R$ 10.450,00</t>
+  </si>
+  <si>
+    <t>01/10/2014</t>
+  </si>
+  <si>
+    <t>Real</t>
+  </si>
+  <si>
+    <t>07/03/2016</t>
+  </si>
+  <si>
+    <t>R$ 25.174,00</t>
+  </si>
+  <si>
+    <t>R$ 24.320,00</t>
+  </si>
+  <si>
+    <t>R$ 11.480,00</t>
+  </si>
+  <si>
+    <t>R$ 36.480,00</t>
+  </si>
+  <si>
+    <t>01/11/2014</t>
+  </si>
+  <si>
+    <t>R$ 15.675,00</t>
+  </si>
+  <si>
+    <t>R$ 17.220,00</t>
+  </si>
+  <si>
+    <t>R$ 37.761,00</t>
+  </si>
+  <si>
+    <t>R$ 60.800,00</t>
+  </si>
+  <si>
+    <t>01/01/2015</t>
+  </si>
+  <si>
+    <t>R$ 30.200,00</t>
+  </si>
+  <si>
+    <t>02/04/2015</t>
+  </si>
+  <si>
+    <t>R$ 30.600,00</t>
+  </si>
+  <si>
+    <t>13/05/2016</t>
+  </si>
+  <si>
+    <t>R$ 26.125,00</t>
+  </si>
+  <si>
+    <t>R$ 62.935,00</t>
+  </si>
+  <si>
+    <t>R$ 15.099,00</t>
+  </si>
+  <si>
+    <t>03/08/2018</t>
+  </si>
+  <si>
+    <t>R$ 28.700,00</t>
+  </si>
+  <si>
+    <t>29/05/2015</t>
+  </si>
+  <si>
+    <t>01/03/2015</t>
+  </si>
+  <si>
+    <t>01/04/2015</t>
+  </si>
+  <si>
+    <t>R$ 7.161,00</t>
+  </si>
+  <si>
+    <t>R$ 7.780,00</t>
+  </si>
+  <si>
+    <t>29/05/2016</t>
+  </si>
+  <si>
+    <t>R$ 21.539,00</t>
+  </si>
+  <si>
+    <t>05/09/2016</t>
+  </si>
+  <si>
+    <t>R$ 50.348,00</t>
+  </si>
+  <si>
+    <t>01/06/2015</t>
+  </si>
+  <si>
+    <t>R$ 47.836,00</t>
+  </si>
+  <si>
+    <t>R$ 2.512,00</t>
+  </si>
+  <si>
+    <t>04/10/2016</t>
+  </si>
+  <si>
+    <t>R$ 48.640,00</t>
+  </si>
+  <si>
+    <t>R$ 20.900,00</t>
+  </si>
+  <si>
+    <t>R$ 22.960,00</t>
+  </si>
+  <si>
+    <t>04/10/2015</t>
+  </si>
+  <si>
+    <t>01/08/2015</t>
+  </si>
+  <si>
+    <t>R$ 2.060,00</t>
+  </si>
+  <si>
+    <t>R$ 5.225,00</t>
+  </si>
+  <si>
+    <t>13/02/2017</t>
+  </si>
+  <si>
+    <t>R$ 4.195,00</t>
+  </si>
+  <si>
+    <t>R$ 21.456,00</t>
+  </si>
+  <si>
+    <t>R$ 12.160,00</t>
+  </si>
+  <si>
+    <t>01/09/2015</t>
+  </si>
+  <si>
+    <t>R$ 5.740,00</t>
+  </si>
+  <si>
+    <t>R$ 12.587,00</t>
+  </si>
+  <si>
+    <t>Total Previsto</t>
+  </si>
+  <si>
+    <t>Saldo Real</t>
+  </si>
+  <si>
+    <t>Total a Receber</t>
+  </si>
+  <si>
+    <t>R$ 653.858,00</t>
+  </si>
+  <si>
+    <t>R$ 60.382,00</t>
+  </si>
+  <si>
+    <t>Execução</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor	</t>
+  </si>
+  <si>
+    <t>Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Saldo nota fiscal</t>
+  </si>
+  <si>
+    <t>R$ 33.617,18</t>
+  </si>
+  <si>
+    <t>2015NE800651</t>
+  </si>
+  <si>
+    <t>06/08/2018</t>
+  </si>
+  <si>
+    <t>R$ 47.089,80</t>
+  </si>
+  <si>
+    <t>04/07/2018</t>
+  </si>
+  <si>
+    <t>R$ 6.120,65</t>
+  </si>
+  <si>
+    <t>20/03/2017</t>
+  </si>
+  <si>
+    <t>R$ 46.033,64</t>
+  </si>
+  <si>
+    <t>26/12/2016</t>
+  </si>
+  <si>
+    <t>R$ 8.160,87</t>
+  </si>
+  <si>
+    <t>10/11/2016</t>
+  </si>
+  <si>
+    <t>R$ 48.714,29</t>
+  </si>
+  <si>
+    <t>2015NE800560</t>
+  </si>
+  <si>
+    <t>06/10/2016</t>
+  </si>
+  <si>
+    <t>R$ 61.378,14</t>
+  </si>
+  <si>
+    <t>31/08/2016</t>
+  </si>
+  <si>
+    <t>R$ 23.016,80</t>
+  </si>
+  <si>
+    <t>01/08/2016</t>
+  </si>
+  <si>
+    <t>R$ 30.140,55</t>
+  </si>
+  <si>
+    <t>14/06/2016</t>
+  </si>
+  <si>
+    <t>R$ 101.413,27</t>
+  </si>
+  <si>
+    <t>17/03/2016</t>
+  </si>
+  <si>
+    <t>R$ 40.057,87</t>
+  </si>
+  <si>
+    <t>13/01/2016</t>
+  </si>
+  <si>
+    <t>R$ 80.816,33</t>
+  </si>
+  <si>
+    <t>R$ 24.056,11</t>
+  </si>
+  <si>
+    <t>30/11/2015</t>
+  </si>
+  <si>
+    <t>R$ 64.730,68</t>
+  </si>
+  <si>
+    <t>13/03/0207</t>
+  </si>
+  <si>
+    <t>Total executado</t>
+  </si>
+  <si>
+    <t>Saldo a executar</t>
+  </si>
+  <si>
+    <t>R$ 615.346,18</t>
+  </si>
+  <si>
+    <t>R$ 38.511,82</t>
+  </si>
+  <si>
+    <t>Contrato</t>
+  </si>
+  <si>
+    <t>Número do Projeto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Status 	</t>
+  </si>
+  <si>
+    <t>Data de Publicação</t>
+  </si>
+  <si>
+    <t>Início da vigência</t>
+  </si>
+  <si>
+    <t>Fim da vigência</t>
+  </si>
+  <si>
+    <t>Valor Contratado</t>
+  </si>
+  <si>
+    <t>Número Contrato</t>
+  </si>
+  <si>
+    <t>Processo</t>
+  </si>
+  <si>
+    <t>Despesa FIOTEC</t>
+  </si>
+  <si>
+    <t>Valor ISS</t>
+  </si>
+  <si>
+    <t>Valor FADI presidência</t>
+  </si>
+  <si>
+    <t>Valor TAF ENSP</t>
+  </si>
+  <si>
+    <t>Valor Líquido</t>
+  </si>
+  <si>
+    <t>ENSP-030-FIO-15</t>
+  </si>
+  <si>
+    <t>14/12/2015</t>
+  </si>
+  <si>
+    <t>17/11/2015</t>
+  </si>
+  <si>
+    <t>17/08/2016</t>
+  </si>
+  <si>
+    <t>21/2015</t>
+  </si>
+  <si>
+    <t>25388.000365/2015-52</t>
+  </si>
+  <si>
+    <t>30.550,34</t>
+  </si>
+  <si>
+    <t>8.572,80</t>
+  </si>
+  <si>
+    <t>7.637,59</t>
+  </si>
+  <si>
+    <t>381.879,27</t>
+  </si>
+  <si>
+    <t>Valor Liquido</t>
+  </si>
+  <si>
+    <t>Valor TAF</t>
+  </si>
+  <si>
+    <t>Valor FADI</t>
+  </si>
+  <si>
+    <t>Data Publicação</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>03/04/2019  a 03/12/2019</t>
+  </si>
+  <si>
+    <t>04/10/2019</t>
+  </si>
+  <si>
+    <t>01/02/2020</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
+  </si>
+  <si>
+    <t>03/04/2018  a 03/04/2019</t>
+  </si>
+  <si>
+    <t>02/02/2019</t>
+  </si>
+  <si>
+    <t>02/06/2019</t>
+  </si>
+  <si>
+    <t>11/06/2018</t>
+  </si>
+  <si>
+    <t>03/04/2017  a 03/04/2018</t>
+  </si>
+  <si>
+    <t>02/02/2018</t>
+  </si>
+  <si>
+    <t>02/06/2018</t>
+  </si>
+  <si>
+    <t>15/05/2017</t>
+  </si>
+  <si>
+    <t>17/08/2016  a 03/04/2017</t>
+  </si>
+  <si>
+    <t>02/02/2017</t>
+  </si>
+  <si>
+    <t>02/06/2017</t>
+  </si>
+  <si>
+    <t>02/08/2016</t>
+  </si>
+  <si>
+    <t>Cronograma Financeiro</t>
+  </si>
+  <si>
+    <t>Parcela</t>
+  </si>
+  <si>
+    <t>Previsto</t>
+  </si>
+  <si>
+    <t>Data Prevista</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1(1/1), 1.2(1/5), 2.1(1/1), 3.1(1/4), 3.3(1/4), </t>
+  </si>
+  <si>
+    <t>Quitado</t>
+  </si>
+  <si>
+    <t>1 . 1</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>4.2(1/4)</t>
+  </si>
+  <si>
+    <t>2 . 1</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>3 . 1</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>2.2 (2/4)</t>
+  </si>
+  <si>
+    <t>31/10/2016</t>
+  </si>
+  <si>
+    <t>4 . 1</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>4.2 (3/4)</t>
+  </si>
+  <si>
+    <t>5 . 1</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>1.2 (3/5)</t>
+  </si>
+  <si>
+    <t>13/03/2017</t>
+  </si>
+  <si>
+    <t>6 . 1</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>2.2 (3/4)</t>
+  </si>
+  <si>
+    <t>7 . 1</t>
+  </si>
+  <si>
+    <t>10/03/2017</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>1.2(4/5), 2.2(4/4), 3.1(2/2)</t>
+  </si>
+  <si>
+    <t>R$ 59.255,00</t>
+  </si>
+  <si>
+    <t>01/05/2017</t>
+  </si>
+  <si>
+    <t>Pendente</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>1.2(5/5), 3.2(1/2), 3.4(1/2)</t>
+  </si>
+  <si>
+    <t>R$ 42.181,00</t>
+  </si>
+  <si>
+    <t>01/08/2017</t>
+  </si>
+  <si>
+    <t>3.2(2/2), 3.4(2/2)</t>
+  </si>
+  <si>
+    <t>R$ 25.954,97</t>
+  </si>
+  <si>
+    <t>01/11/2017</t>
+  </si>
+  <si>
+    <t>1.3, 4.2(4/4)</t>
+  </si>
+  <si>
+    <t>R$ 21.609,83</t>
+  </si>
+  <si>
+    <t>01/03/2018</t>
+  </si>
+  <si>
+    <t>1.2(2/5), 2.1(1/1), 2.2(1/4)</t>
+  </si>
+  <si>
+    <t>13/06/2016</t>
+  </si>
+  <si>
+    <t>12 . 1</t>
+  </si>
+  <si>
+    <t>Ensp-024-Fio-15</t>
+  </si>
+  <si>
+    <t>00/00/0000</t>
+  </si>
+  <si>
+    <t>09/09/2015</t>
+  </si>
+  <si>
+    <t>09/09/2016</t>
+  </si>
+  <si>
+    <t>18/2015</t>
+  </si>
+  <si>
+    <t>25388.000278/2015-03</t>
+  </si>
+  <si>
+    <t>11.359,09</t>
+  </si>
+  <si>
+    <t>5.100,00</t>
+  </si>
+  <si>
+    <t>6.815,45</t>
+  </si>
+  <si>
+    <t>4.543,64</t>
+  </si>
+  <si>
+    <t>227.181,82</t>
+  </si>
+  <si>
+    <t>09/08/2017  a 09/02/2018</t>
+  </si>
+  <si>
+    <t>11/12/2017</t>
+  </si>
+  <si>
+    <t>10/04/2018</t>
+  </si>
+  <si>
+    <t>09/02/2017  a 09/08/2017</t>
+  </si>
+  <si>
+    <t>10/06/2017</t>
+  </si>
+  <si>
+    <t>08/10/2017</t>
+  </si>
+  <si>
     <t>27/07/2017</t>
-  </si>
-[...781 lines deleted...]
-    <t>08/10/2017</t>
   </si>
   <si>
     <t>Finalizado</t>
   </si>
   <si>
     <t>09/09/2016  a 09/02/2017</t>
   </si>
   <si>
     <t>11/12/2016</t>
   </si>
   <si>
     <t>10/04/2017</t>
   </si>
   <si>
     <t>1. Roteiro de entrevistas com gestores do CIBs</t>
   </si>
   <si>
     <t>15/09/2015</t>
   </si>
   <si>
     <t>2. Diagnóstico geral dos sites das CIBs</t>
   </si>
   <si>
     <t>25/10/2015</t>
   </si>
@@ -2177,466 +2177,466 @@
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11"/>
       <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11"/>
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="12"/>
       <c r="B12" s="17"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="10"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="C15" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="D15" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="E15" s="6" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B16" t="s">
         <v>96</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>97</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>98</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="11" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B17" t="s">
+        <v>100</v>
+      </c>
+      <c r="C17" t="s">
+        <v>97</v>
+      </c>
+      <c r="D17" t="s">
         <v>101</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F17" s="16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="11" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" t="s">
+        <v>97</v>
+      </c>
+      <c r="D18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="B19" t="s">
+        <v>96</v>
+      </c>
+      <c r="C19" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D19">
         <v>102</v>
       </c>
       <c r="E19" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" t="s">
+        <v>100</v>
+      </c>
+      <c r="C20" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D20">
         <v>102</v>
       </c>
       <c r="E20" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="11" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="D21">
         <v>1086</v>
       </c>
       <c r="E21" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="11" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C22" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D22">
         <v>1086</v>
       </c>
       <c r="E22" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="11" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B23" t="s">
+        <v>110</v>
+      </c>
+      <c r="C23" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D23">
         <v>167</v>
       </c>
       <c r="E23" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="11" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" t="s">
         <v>113</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="11"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25" s="16"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" s="6" t="s">
         <v>115</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="C26" s="7" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26" s="16"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
+        <v>117</v>
+      </c>
+      <c r="C27" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27" s="16"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="12"/>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="17"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="10"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="B33" s="6" t="s">
+      <c r="C33" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E33" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>84</v>
       </c>
       <c r="G33" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="H33" s="7" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
+        <v>103</v>
+      </c>
+      <c r="C34" t="s">
         <v>124</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
+        <v>125</v>
+      </c>
+      <c r="E34" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F34" t="s">
         <v>88</v>
       </c>
       <c r="G34" t="s">
+        <v>126</v>
+      </c>
+      <c r="H34" s="16" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" t="s">
         <v>129</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>130</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E35" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F35" t="s">
         <v>88</v>
       </c>
       <c r="G35" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H35" s="16" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="11" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B36" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D36" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E36" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F36" t="s">
         <v>86</v>
       </c>
       <c r="G36" t="s">
+        <v>133</v>
+      </c>
+      <c r="H36" s="16" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="11"/>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" s="16"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="B38" s="6" t="s">
+      <c r="C38" s="7" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" s="16"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" t="s">
+        <v>129</v>
+      </c>
+      <c r="C39" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" s="16"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="12"/>
       <c r="B40" s="14"/>
       <c r="C40" s="14"/>
       <c r="D40" s="14"/>
       <c r="E40" s="14"/>
       <c r="F40" s="14"/>
       <c r="G40" s="14"/>
       <c r="H40" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A32:H32"/>
   </mergeCells>
@@ -2658,1520 +2658,1520 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G90"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G90" sqref="G90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B4" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="C4" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="D4" s="6" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B5" t="s">
         <v>146</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D5">
         <v>1</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B6" t="s">
+        <v>146</v>
+      </c>
+      <c r="C6" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D6">
         <v>1</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B7" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C7" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D7">
         <v>4</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B8" t="s">
+        <v>150</v>
+      </c>
+      <c r="C8" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D8">
         <v>4</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B9" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C9" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D9">
         <v>3</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C10" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D10">
         <v>3</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B11" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C11" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D11">
         <v>2</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B12" t="s">
+        <v>152</v>
+      </c>
+      <c r="C12" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D12">
         <v>2</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B13" t="s">
+        <v>153</v>
+      </c>
+      <c r="C13" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D13">
         <v>3</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B14" t="s">
+        <v>153</v>
+      </c>
+      <c r="C14" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D14">
         <v>3</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B15" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C15" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D15">
         <v>1</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B16" t="s">
+        <v>155</v>
+      </c>
+      <c r="C16" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B17" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D17">
         <v>2</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B18" t="s">
+        <v>156</v>
+      </c>
+      <c r="C18" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D18">
         <v>2</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B19" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C19" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D19">
         <v>4</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20" t="s">
+        <v>157</v>
+      </c>
+      <c r="C20" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D20">
         <v>4</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B21" t="s">
+        <v>158</v>
+      </c>
+      <c r="C21" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D21">
         <v>3</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" s="16"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B22" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D22">
         <v>3</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" s="16"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B23" t="s">
+        <v>162</v>
+      </c>
+      <c r="C23" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D23">
         <v>3</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" s="16"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B24" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C24" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D24">
         <v>1</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B25" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C25" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D25">
         <v>1</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B26" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C26" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D26">
         <v>4</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B27" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C27" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D27">
         <v>4</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" s="16"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B28" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C28" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D28">
         <v>4</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B29" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D29">
         <v>2</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" s="16"/>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B30" t="s">
+        <v>168</v>
+      </c>
+      <c r="C30" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="D30">
         <v>2</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B31" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C31" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D31">
         <v>4</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" s="16"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B32" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C32" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D32">
         <v>4</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" s="16"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B33" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C33" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D33">
         <v>2</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" s="16"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C34" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D34">
         <v>2</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" s="16"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C35" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D35">
         <v>1</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" s="16"/>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C36" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D36">
         <v>1</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" s="16"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B37" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C37" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D37">
         <v>3</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" s="16"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B38" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C38" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D38">
         <v>3</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" s="16"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B39" t="s">
+        <v>173</v>
+      </c>
+      <c r="C39" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="D39">
         <v>3</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" s="16"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B40" t="s">
+        <v>175</v>
+      </c>
+      <c r="C40" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D40">
         <v>3</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" s="16"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B41" t="s">
+        <v>177</v>
+      </c>
+      <c r="C41" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="D41">
         <v>4</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" s="16"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B42" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C42" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D42">
         <v>4</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" s="16"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B43" t="s">
+        <v>180</v>
+      </c>
+      <c r="C43" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="D43">
         <v>4</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" s="16"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B44" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C44" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D44">
         <v>3</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" s="16"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B45" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C45" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D45">
         <v>3</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" s="16"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B46" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C46" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D46">
         <v>1</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" s="16"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B47" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C47" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D47">
         <v>1</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" s="16"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B48" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C48" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D48">
         <v>2</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" s="16"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B49" t="s">
+        <v>184</v>
+      </c>
+      <c r="C49" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="D49">
         <v>2</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" s="16"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B50" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C50" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D50">
         <v>2</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" s="16"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B51" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C51" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D51">
         <v>2</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" s="16"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B52" t="s">
+        <v>188</v>
+      </c>
+      <c r="C52" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D52">
         <v>2</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" s="16"/>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B53" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C53" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D53">
         <v>2</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" s="16"/>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B54" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C54" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D54">
         <v>3</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" s="16"/>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C55" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D55">
         <v>3</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" s="16"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B56" t="s">
         <v>146</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D56">
         <v>1</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" s="16"/>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B57" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C57" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D57">
         <v>4</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" s="16"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B58" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C58" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D58">
         <v>4</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" s="16"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B59" t="s">
+        <v>192</v>
+      </c>
+      <c r="C59" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D59">
         <v>3</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" s="16"/>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B60" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C60" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D60">
         <v>3</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" s="16"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B61" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C61" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D61">
         <v>2</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" s="16"/>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B62" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C62" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D62">
         <v>1</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" s="16"/>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="11" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B63" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C63" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D63">
         <v>4</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" s="16"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="11"/>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" s="16"/>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="11"/>
       <c r="B65"/>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" s="16"/>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="B66" s="6" t="s">
         <v>197</v>
       </c>
-      <c r="B66" s="6" t="s">
+      <c r="C66" s="7" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" s="16"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B67" t="s">
+        <v>199</v>
+      </c>
+      <c r="C67" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" s="16"/>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="12"/>
       <c r="B68" s="14"/>
       <c r="C68" s="14"/>
       <c r="D68" s="14"/>
       <c r="E68" s="14"/>
       <c r="F68" s="14"/>
       <c r="G68" s="17"/>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="8" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B71" s="9"/>
       <c r="C71" s="9"/>
       <c r="D71" s="9"/>
       <c r="E71" s="9"/>
       <c r="F71" s="9"/>
       <c r="G71" s="10"/>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E72" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="F72" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="G72" s="7" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B73" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C73">
         <v>6100.682411</v>
       </c>
       <c r="D73" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E73">
         <v>71443</v>
       </c>
       <c r="F73" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="G73" s="16" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B74" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C74">
         <v>6100.682411</v>
       </c>
       <c r="D74" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E74">
         <v>71431</v>
       </c>
       <c r="F74" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="G74" s="16" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B75" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="C75">
         <v>6100.682411</v>
       </c>
       <c r="D75" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E75">
         <v>61233</v>
       </c>
       <c r="F75" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="G75" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B76" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C76">
         <v>6100.682411</v>
       </c>
       <c r="D76" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E76">
         <v>60055</v>
       </c>
       <c r="F76" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G76" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B77" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C77">
         <v>6100.682411</v>
       </c>
       <c r="D77" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E77">
         <v>596935</v>
       </c>
       <c r="F77" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="G77" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B78" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C78">
         <v>5151682411</v>
       </c>
       <c r="D78" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E78">
         <v>59259</v>
       </c>
       <c r="F78" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G78" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B79" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C79">
         <v>6100.682411</v>
       </c>
       <c r="D79" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E79">
         <v>54058</v>
       </c>
       <c r="F79" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="G79" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B80" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C80">
         <v>6100.682411</v>
       </c>
       <c r="D80" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E80">
         <v>53599</v>
       </c>
       <c r="F80" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G80" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B81" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C81">
         <v>6100.682411</v>
       </c>
       <c r="D81" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E81">
         <v>53162</v>
       </c>
       <c r="F81" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="G81" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B82" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C82">
         <v>5151682411</v>
       </c>
       <c r="D82" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E82">
         <v>52262</v>
       </c>
       <c r="F82" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="G82" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B83" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C83">
         <v>6100.682411</v>
       </c>
       <c r="D83" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E83">
         <v>51166</v>
       </c>
       <c r="F83" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="G83" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B84" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C84">
         <v>5151682411</v>
       </c>
       <c r="D84" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E84">
         <v>49733</v>
       </c>
       <c r="F84" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G84" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B85" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C85">
         <v>5151682411</v>
       </c>
       <c r="D85" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E85">
         <v>48602</v>
       </c>
       <c r="F85" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="G85" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="11" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B86" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C86">
         <v>6100.682411</v>
       </c>
       <c r="D86" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E86">
         <v>61147</v>
       </c>
       <c r="F86" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G86" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="11"/>
       <c r="B87"/>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87" s="16"/>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="19" t="s">
+        <v>234</v>
+      </c>
+      <c r="B88" s="19" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88" s="16"/>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="B89" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89" s="16"/>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="12"/>
       <c r="B90" s="14"/>
       <c r="C90" s="14"/>
       <c r="D90" s="14"/>
       <c r="E90" s="14"/>
       <c r="F90" s="14"/>
       <c r="G90" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
@@ -4257,851 +4257,851 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>240</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="C5" s="6" t="s">
         <v>241</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="D5" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="E5" s="6" t="s">
         <v>243</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="F5" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="G5" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="H5" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="I5" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="J5" s="6" t="s">
         <v>248</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="K5" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="L5" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
+        <v>253</v>
+      </c>
+      <c r="D6" t="s">
         <v>254</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="F6">
         <v>428640</v>
       </c>
       <c r="G6" t="s">
+        <v>256</v>
+      </c>
+      <c r="H6" t="s">
         <v>257</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>258</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6" t="s">
+        <v>260</v>
+      </c>
+      <c r="M6" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="D10" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="F10" s="6" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
+        <v>266</v>
+      </c>
+      <c r="D11" t="s">
+        <v>266</v>
+      </c>
+      <c r="E11" t="s">
+        <v>266</v>
+      </c>
+      <c r="F11" t="s">
+        <v>266</v>
+      </c>
+      <c r="G11" t="s">
         <v>267</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>268</v>
       </c>
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>269</v>
       </c>
-      <c r="I11" t="s">
+      <c r="J11" t="s">
         <v>270</v>
       </c>
-      <c r="J11" t="s">
+      <c r="K11" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
+        <v>266</v>
+      </c>
+      <c r="D12" t="s">
+        <v>266</v>
+      </c>
+      <c r="E12" t="s">
+        <v>266</v>
+      </c>
+      <c r="F12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G12" t="s">
         <v>267</v>
       </c>
-      <c r="D12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H12" t="s">
+        <v>272</v>
+      </c>
+      <c r="I12" t="s">
         <v>273</v>
       </c>
-      <c r="I12" t="s">
+      <c r="J12" t="s">
         <v>274</v>
       </c>
-      <c r="J12" t="s">
+      <c r="K12" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D13" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="E13" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F13" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G13" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H13" t="s">
+        <v>276</v>
+      </c>
+      <c r="I13" t="s">
         <v>277</v>
       </c>
-      <c r="I13" t="s">
+      <c r="J13" t="s">
         <v>278</v>
       </c>
-      <c r="J13" t="s">
+      <c r="K13" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
+        <v>266</v>
+      </c>
+      <c r="D14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E14" t="s">
+        <v>266</v>
+      </c>
+      <c r="F14" t="s">
+        <v>266</v>
+      </c>
+      <c r="G14" t="s">
         <v>267</v>
       </c>
-      <c r="D14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H14" t="s">
+        <v>280</v>
+      </c>
+      <c r="I14" t="s">
         <v>281</v>
       </c>
-      <c r="I14" t="s">
+      <c r="J14" t="s">
         <v>282</v>
       </c>
-      <c r="J14" t="s">
+      <c r="K14" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="D19" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="E19" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="H19" s="7" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
+        <v>289</v>
+      </c>
+      <c r="B20" t="s">
         <v>290</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
+        <v>227</v>
+      </c>
+      <c r="D20" t="s">
         <v>228</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F20" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D21" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E21" t="s">
+        <v>227</v>
+      </c>
+      <c r="F21" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="G21">
         <v>51166</v>
       </c>
       <c r="H21" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
+        <v>293</v>
+      </c>
+      <c r="B22" t="s">
         <v>294</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" t="s">
+        <v>221</v>
+      </c>
+      <c r="D22" t="s">
         <v>222</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F22" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D23" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E23" t="s">
+        <v>221</v>
+      </c>
+      <c r="F23" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="G23">
         <v>53599</v>
       </c>
       <c r="H23" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B24" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C24" t="s">
+        <v>219</v>
+      </c>
+      <c r="D24" t="s">
         <v>220</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F24" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D25" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E25" t="s">
+        <v>219</v>
+      </c>
+      <c r="F25" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="G25">
         <v>54058</v>
       </c>
       <c r="H25" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
+        <v>298</v>
+      </c>
+      <c r="B26" t="s">
         <v>299</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>214</v>
+      </c>
+      <c r="D26" t="s">
         <v>300</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F26" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D27" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E27" t="s">
+        <v>214</v>
+      </c>
+      <c r="F27" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G27">
         <v>596935</v>
       </c>
       <c r="H27" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
+        <v>302</v>
+      </c>
+      <c r="B28" t="s">
         <v>303</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
+        <v>212</v>
+      </c>
+      <c r="D28" t="s">
         <v>213</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F28" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D29" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E29" t="s">
+        <v>212</v>
+      </c>
+      <c r="F29" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="G29">
         <v>60055</v>
       </c>
       <c r="H29" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
+        <v>305</v>
+      </c>
+      <c r="B30" t="s">
         <v>306</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>232</v>
+      </c>
+      <c r="D30" t="s">
         <v>307</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F30" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D31" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E31" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F31" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="G31">
         <v>61147</v>
       </c>
       <c r="H31" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
+        <v>309</v>
+      </c>
+      <c r="B32" t="s">
         <v>310</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" t="s">
+        <v>210</v>
+      </c>
+      <c r="D32" t="s">
         <v>211</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F32" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D33" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E33" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F33" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="G33">
         <v>61233</v>
       </c>
       <c r="H33" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
+        <v>313</v>
+      </c>
+      <c r="B34" t="s">
         <v>314</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>315</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>316</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F34" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
+        <v>318</v>
+      </c>
+      <c r="B35" t="s">
         <v>319</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>320</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>321</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F35" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36">
         <v>10</v>
       </c>
       <c r="B36" t="s">
+        <v>322</v>
+      </c>
+      <c r="C36" t="s">
         <v>323</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>324</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F36" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37">
         <v>11</v>
       </c>
       <c r="B37" t="s">
+        <v>325</v>
+      </c>
+      <c r="C37" t="s">
         <v>326</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>327</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F37" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38">
         <v>12</v>
       </c>
       <c r="B38" t="s">
+        <v>328</v>
+      </c>
+      <c r="C38" t="s">
+        <v>223</v>
+      </c>
+      <c r="D38" t="s">
         <v>329</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F38" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D39" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E39" t="s">
+        <v>223</v>
+      </c>
+      <c r="F39" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="G39">
         <v>53162</v>
       </c>
       <c r="H39" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5114,528 +5114,528 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>240</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="C5" s="6" t="s">
         <v>241</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="D5" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="E5" s="6" t="s">
         <v>243</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="F5" s="6" t="s">
         <v>244</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="G5" s="6" t="s">
         <v>245</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="H5" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="I5" s="6" t="s">
         <v>247</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="J5" s="6" t="s">
         <v>248</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="K5" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="L5" s="6" t="s">
         <v>250</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="7" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
+        <v>332</v>
+      </c>
+      <c r="D6" t="s">
         <v>333</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F6">
         <v>255000</v>
       </c>
       <c r="G6" t="s">
+        <v>335</v>
+      </c>
+      <c r="H6" t="s">
         <v>336</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>337</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>338</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>339</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>340</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="D10" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="F10" s="6" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
+        <v>266</v>
+      </c>
+      <c r="D11" t="s">
+        <v>266</v>
+      </c>
+      <c r="E11" t="s">
+        <v>266</v>
+      </c>
+      <c r="F11" t="s">
+        <v>266</v>
+      </c>
+      <c r="G11" t="s">
         <v>267</v>
       </c>
-      <c r="D11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H11" t="s">
+        <v>342</v>
+      </c>
+      <c r="I11" t="s">
         <v>343</v>
       </c>
-      <c r="I11" t="s">
+      <c r="J11" t="s">
         <v>344</v>
       </c>
-      <c r="J11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K11" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
+        <v>266</v>
+      </c>
+      <c r="D12" t="s">
+        <v>266</v>
+      </c>
+      <c r="E12" t="s">
+        <v>266</v>
+      </c>
+      <c r="F12" t="s">
+        <v>266</v>
+      </c>
+      <c r="G12" t="s">
         <v>267</v>
       </c>
-      <c r="D12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H12" t="s">
+        <v>345</v>
+      </c>
+      <c r="I12" t="s">
         <v>346</v>
       </c>
-      <c r="I12" t="s">
+      <c r="J12" t="s">
         <v>347</v>
       </c>
-      <c r="J12" t="s">
+      <c r="K12" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D13" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="E13" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F13" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="G13" t="s">
         <v>349</v>
       </c>
       <c r="H13" t="s">
         <v>350</v>
       </c>
       <c r="I13" t="s">
         <v>351</v>
       </c>
       <c r="J13" t="s">
         <v>352</v>
       </c>
       <c r="K13" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="8" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="10"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="5" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="D18" s="6" t="s">
         <v>287</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="E18" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="H18" s="7" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B19" t="s">
         <v>353</v>
       </c>
       <c r="C19" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D19" t="s">
         <v>354</v>
       </c>
       <c r="E19" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F19" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D20" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E20" t="s">
+        <v>230</v>
+      </c>
+      <c r="F20" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="G20">
         <v>48602</v>
       </c>
       <c r="H20" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B21" t="s">
         <v>355</v>
       </c>
       <c r="C21" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D21" t="s">
         <v>356</v>
       </c>
       <c r="E21" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F21" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D22" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E22" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F22" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G22">
         <v>49733</v>
       </c>
       <c r="H22" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B23" t="s">
         <v>357</v>
       </c>
       <c r="C23" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D23" t="s">
         <v>358</v>
       </c>
       <c r="E23" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F23" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D24" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E24" t="s">
+        <v>225</v>
+      </c>
+      <c r="F24" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="G24">
         <v>52262</v>
       </c>
       <c r="H24" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B25" t="s">
         <v>359</v>
       </c>
       <c r="C25" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D25" t="s">
         <v>360</v>
       </c>
       <c r="E25" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F25" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D26" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E26" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F26" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G26">
         <v>59259</v>
       </c>
       <c r="H26" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>