--- v0 (2026-06-19)
+++ v1 (2026-08-25)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 23-2025" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -112,396 +112,399 @@
   <si>
     <t>Ministério da Saúde</t>
   </si>
   <si>
     <t>UF</t>
   </si>
   <si>
     <t>RJ</t>
   </si>
   <si>
     <t>Ação Orçamentária</t>
   </si>
   <si>
     <t>8648 - Desenvolvimento e Fortalecimento da Economia da Saúde para o Aperfeiçoamento</t>
   </si>
   <si>
     <t>Programa</t>
   </si>
   <si>
     <t>2015 - Fortalecimento do SUS</t>
   </si>
   <si>
     <t>Nº do Processo</t>
   </si>
   <si>
+    <t>25388.001230/2025-86</t>
+  </si>
+  <si>
+    <t>Proposta FNS</t>
+  </si>
+  <si>
+    <t>Tipo do Instrumento</t>
+  </si>
+  <si>
+    <t>TED</t>
+  </si>
+  <si>
+    <t>Nº do instrumento</t>
+  </si>
+  <si>
+    <t>54/2025</t>
+  </si>
+  <si>
+    <t>Nº sage</t>
+  </si>
+  <si>
+    <t>229/2025</t>
+  </si>
+  <si>
+    <t>Início da Vigência</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>Fim da Vigência</t>
+  </si>
+  <si>
+    <t>04/12/2029</t>
+  </si>
+  <si>
+    <t>Valor Original</t>
+  </si>
+  <si>
+    <t>39.518.008,00</t>
+  </si>
+  <si>
+    <t>Valor Atual</t>
+  </si>
+  <si>
+    <t>Valor ENSP</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>Valor FIOTEC</t>
+  </si>
+  <si>
+    <t>Observação</t>
+  </si>
+  <si>
+    <t>Parte 2 - Processo FNS nº 25000.180583/2025-31</t>
+  </si>
+  <si>
+    <t>Aditivos</t>
+  </si>
+  <si>
+    <t>Valor Aditivo</t>
+  </si>
+  <si>
+    <t>Vigência</t>
+  </si>
+  <si>
+    <t>Prazo de Prorrogação</t>
+  </si>
+  <si>
+    <t>Prazo Prestação de Contas</t>
+  </si>
+  <si>
+    <t>Participantes</t>
+  </si>
+  <si>
+    <t>Responsável CAAP</t>
+  </si>
+  <si>
+    <t>Coordenador</t>
+  </si>
+  <si>
+    <t>Analista Fiotec</t>
+  </si>
+  <si>
+    <t>MARCELO DE AGUIAR FERNANDEZ</t>
+  </si>
+  <si>
+    <t>MARCOS IVAN NEVES DE CARVALHO</t>
+  </si>
+  <si>
+    <t>Daniel Marsico Santiago</t>
+  </si>
+  <si>
+    <t>Membros Participantes</t>
+  </si>
+  <si>
+    <t>Atribuição</t>
+  </si>
+  <si>
+    <t>Nome</t>
+  </si>
+  <si>
+    <t>CPF</t>
+  </si>
+  <si>
+    <t>SIAPE</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Telefone</t>
+  </si>
+  <si>
+    <t>RAMAL</t>
+  </si>
+  <si>
+    <t>Valor total do projeto atual</t>
+  </si>
+  <si>
+    <t>Valor total a empenhar</t>
+  </si>
+  <si>
+    <t>R$ 39.518.008,00</t>
+  </si>
+  <si>
+    <t>R$ 18.453.868,00</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>Fonte</t>
+  </si>
+  <si>
+    <t>Data do Cadastro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1001A004H6 </t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 15.453.868,00</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>2025NC815831</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>R$ 3.000.000,00</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>2025NC001997</t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Total Emissão</t>
+  </si>
+  <si>
+    <t>Total Cancelado</t>
+  </si>
+  <si>
+    <t>Saldo Total</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Cronogrma Financeiro</t>
+  </si>
+  <si>
+    <t>Previsão/Real</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido	</t>
+  </si>
+  <si>
+    <t>Data Recebido</t>
+  </si>
+  <si>
+    <t>Atividade / Meta</t>
+  </si>
+  <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>R$ 17.839.406,00</t>
+  </si>
+  <si>
+    <t>31/10/2027</t>
+  </si>
+  <si>
+    <t>1.6, 2.6 e 3.6</t>
+  </si>
+  <si>
+    <t>R$ 17.131.570,00</t>
+  </si>
+  <si>
+    <t>30/06/2028</t>
+  </si>
+  <si>
+    <t>1.7, 2.7 e 4.3</t>
+  </si>
+  <si>
+    <t>R$ 1.585.476,00</t>
+  </si>
+  <si>
+    <t>28/02/2029</t>
+  </si>
+  <si>
+    <t>R$ 2.961.556,00</t>
+  </si>
+  <si>
+    <t>30/11/2029</t>
+  </si>
+  <si>
+    <t>Total Previsto</t>
+  </si>
+  <si>
+    <t>Saldo Real</t>
+  </si>
+  <si>
+    <t>Total a Receber</t>
+  </si>
+  <si>
+    <t>Execução</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor	</t>
+  </si>
+  <si>
+    <t>Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Saldo nota fiscal</t>
+  </si>
+  <si>
+    <t>Total executado</t>
+  </si>
+  <si>
+    <t>Saldo a executar</t>
+  </si>
+  <si>
+    <t>Contrato</t>
+  </si>
+  <si>
+    <t>Número do Projeto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Status 	</t>
+  </si>
+  <si>
+    <t>Data de Publicação</t>
+  </si>
+  <si>
+    <t>Início da vigência</t>
+  </si>
+  <si>
+    <t>Fim da vigência</t>
+  </si>
+  <si>
+    <t>Valor Contratado</t>
+  </si>
+  <si>
+    <t>Número Contrato</t>
+  </si>
+  <si>
+    <t>Processo</t>
+  </si>
+  <si>
+    <t>Despesa FIOTEC</t>
+  </si>
+  <si>
+    <t>Valor ISS</t>
+  </si>
+  <si>
+    <t>Valor FADI presidência</t>
+  </si>
+  <si>
+    <t>Valor TAF ENSP</t>
+  </si>
+  <si>
+    <t>Valor Líquido</t>
+  </si>
+  <si>
+    <t>ENSP-027-FIO-25</t>
+  </si>
+  <si>
+    <t>23/2025</t>
+  </si>
+  <si>
     <t>25388.001274/2025-14</t>
-  </si>
-[...343 lines deleted...]
-    <t>23/2025</t>
   </si>
   <si>
     <t>Valor Liquido</t>
   </si>
   <si>
     <t>Valor TAF</t>
   </si>
   <si>
     <t>Valor FADI</t>
   </si>
   <si>
     <t>Data Publicação</t>
   </si>
   <si>
     <t>Cronograma Financeiro</t>
   </si>
   <si>
     <t>Parcela</t>
   </si>
   <si>
     <t>Previsto</t>
   </si>
   <si>
     <t>Data Prevista</t>
   </si>
@@ -2162,250 +2165,250 @@
       <c r="M5" s="7" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>144</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6">
         <v>39518008</v>
       </c>
       <c r="G6" t="s">
         <v>145</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>146</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>139</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>140</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>108</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>126</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B16" t="s">
         <v>113</v>
       </c>
       <c r="C16" t="s">
         <v>111</v>
       </c>
       <c r="D16" t="s">
         <v>112</v>
       </c>
       <c r="E16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F16" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C17" t="s">
         <v>114</v>
       </c>
       <c r="D17" t="s">
         <v>115</v>
       </c>
       <c r="E17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B18">
         <v>1.8</v>
       </c>
       <c r="C18" t="s">
         <v>117</v>
       </c>
       <c r="D18" t="s">
         <v>118</v>
       </c>
       <c r="E18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B19">
         <v>1.9</v>
       </c>
       <c r="C19" t="s">
         <v>119</v>
       </c>
       <c r="D19" t="s">
         <v>120</v>
       </c>
       <c r="E19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F19" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>