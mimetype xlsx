--- v0 (2026-05-08)
+++ v1 (2026-08-24)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato s-nº" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Sem repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -404,50 +404,65 @@
     <t>Valor FADI presidência</t>
   </si>
   <si>
     <t>Valor TAF ENSP</t>
   </si>
   <si>
     <t>Valor Líquido</t>
   </si>
   <si>
     <t>ENSP-036-FEX-24</t>
   </si>
   <si>
     <t>s/nº</t>
   </si>
   <si>
     <t>Valor Liquido</t>
   </si>
   <si>
     <t>Valor TAF</t>
   </si>
   <si>
     <t>Valor FADI</t>
   </si>
   <si>
     <t>Data Publicação</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>07/06/2026  a 07/12/2026</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>05/02/2027</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
   </si>
   <si>
     <t>Cronograma Financeiro</t>
   </si>
   <si>
     <t>Parcela</t>
   </si>
   <si>
     <t>Previsto</t>
   </si>
   <si>
     <t>Data Prevista</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1843,54 +1858,54 @@
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="A12:G12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M15"/>
+  <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H15" sqref="H15"/>
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
         <v>108</v>
       </c>
@@ -2015,95 +2030,130 @@
       <c r="D10" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>118</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="7" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
-      <c r="A14" s="8" t="s">
+    <row r="11" spans="1:13">
+      <c r="A11" t="s">
         <v>128</v>
       </c>
-      <c r="B14" s="9"/>
-[...5 lines deleted...]
-      <c r="H14" s="10"/>
+      <c r="B11" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" t="s">
+        <v>128</v>
+      </c>
+      <c r="D11" t="s">
+        <v>128</v>
+      </c>
+      <c r="E11" t="s">
+        <v>128</v>
+      </c>
+      <c r="F11" t="s">
+        <v>128</v>
+      </c>
+      <c r="G11" t="s">
+        <v>128</v>
+      </c>
+      <c r="H11" t="s">
+        <v>129</v>
+      </c>
+      <c r="I11" t="s">
+        <v>130</v>
+      </c>
+      <c r="J11" t="s">
+        <v>131</v>
+      </c>
+      <c r="K11" t="s">
+        <v>132</v>
+      </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="6" t="s">
+      <c r="A15" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="10"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...8 lines deleted...]
-      <c r="F15" s="6" t="s">
+      <c r="C16" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="F16" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="G15" s="6" t="s">
+      <c r="G16" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="H15" s="7" t="s">
-        <v>133</v>
+      <c r="H16" s="7" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
-    <mergeCell ref="A14:H14"/>
+    <mergeCell ref="A15:H15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>