--- v0 (2026-05-27)
+++ v1 (2026-07-27)
@@ -202,51 +202,51 @@
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>Prazo de Prorrogação</t>
   </si>
   <si>
     <t>Prazo Prestação de Contas</t>
   </si>
   <si>
     <t>Participantes</t>
   </si>
   <si>
     <t>Responsável CAAP</t>
   </si>
   <si>
     <t>Coordenador</t>
   </si>
   <si>
     <t>Analista Fiotec</t>
   </si>
   <si>
     <t>MARCELO DE AGUIAR FERNANDEZ</t>
   </si>
   <si>
-    <t xml:space="preserve">Liliane Teixeira </t>
+    <t xml:space="preserve">Liliane Reis Teixeira </t>
   </si>
   <si>
     <t>Carolina Stavale</t>
   </si>
   <si>
     <t>Membros Participantes</t>
   </si>
   <si>
     <t>Atribuição</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>SIAPE</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telefone</t>
   </si>