--- v0 (2026-05-26)
+++ v1 (2026-10-24)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 01-2025" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -253,51 +253,51 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 3.000.000,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">1002000000  </t>
   </si>
   <si>
-    <t>16/04/2026</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>R$ 300.000,00</t>
   </si>
@@ -377,53 +377,50 @@
     <t>30/08/2025</t>
   </si>
   <si>
     <t>R$ 1.000.000,00</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>R$ 500.000,00</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>30/11/2025</t>
   </si>
   <si>
     <t>R$ 400.000,00</t>
   </si>
   <si>
     <t>30/08/2026</t>
   </si>
   <si>
     <t>R$ 200.000,00</t>
-  </si>
-[...1 lines deleted...]
-    <t>30/09/2026</t>
   </si>
   <si>
     <t>R$ 50.000,00</t>
   </si>
   <si>
     <t>30/03/2027</t>
   </si>
   <si>
     <t>R$ 40.000,00</t>
   </si>
   <si>
     <t>30/05/2027</t>
   </si>
   <si>
     <t>R$ 5.000,00</t>
   </si>
   <si>
     <t>30/12/2027</t>
   </si>
   <si>
     <t>30/07/2028</t>
   </si>
   <si>
     <t>Total Previsto</t>
   </si>
@@ -1959,233 +1956,233 @@
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B9" t="s">
         <v>116</v>
       </c>
       <c r="C9" t="s">
         <v>117</v>
       </c>
       <c r="D9">
         <v>1.3</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B10" t="s">
         <v>118</v>
       </c>
       <c r="C10" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="D10">
         <v>2.3</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C11" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="D11">
         <v>1.4</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B12" t="s">
+        <v>121</v>
+      </c>
+      <c r="C12" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D12">
         <v>2.4</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B13" t="s">
+        <v>123</v>
+      </c>
+      <c r="C13" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D13">
         <v>1.5</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B14" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C14" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D14">
         <v>2.5</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11"/>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B17" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="B17" s="6" t="s">
+      <c r="C17" s="7" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B18" t="s">
         <v>72</v>
       </c>
       <c r="C18" t="s">
         <v>71</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="12"/>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
       <c r="G19" s="17"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="8" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="10"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>81</v>
       </c>
       <c r="G23" s="7" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="11"/>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" s="16"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="B25" s="19" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" s="16"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B26" t="s">
         <v>72</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" s="16"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="12"/>
       <c r="B27" s="14"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
@@ -2235,471 +2232,471 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="C5" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="D5" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="E5" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="F5" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="G5" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="H5" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="I5" s="6" t="s">
         <v>144</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="J5" s="6" t="s">
         <v>145</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="K5" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="L5" s="6" t="s">
         <v>147</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="7" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6">
         <v>3000000</v>
       </c>
       <c r="G6" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6" t="s">
         <v>46</v>
       </c>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="D10" s="6" t="s">
         <v>153</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F10" s="6" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="8" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D15" s="6" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>84</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>107</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B16">
         <v>1.1</v>
       </c>
       <c r="C16" t="s">
         <v>85</v>
       </c>
       <c r="D16" t="s">
         <v>112</v>
       </c>
       <c r="E16" t="s">
+        <v>161</v>
+      </c>
+      <c r="F16" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B17">
         <v>2.1</v>
       </c>
       <c r="C17" t="s">
         <v>111</v>
       </c>
       <c r="D17" t="s">
         <v>114</v>
       </c>
       <c r="E17" t="s">
+        <v>161</v>
+      </c>
+      <c r="F17" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>1.2</v>
       </c>
       <c r="C18" t="s">
         <v>113</v>
       </c>
       <c r="D18" t="s">
         <v>115</v>
       </c>
       <c r="E18" t="s">
+        <v>161</v>
+      </c>
+      <c r="F18" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B19">
         <v>2.2</v>
       </c>
       <c r="C19" t="s">
         <v>113</v>
       </c>
       <c r="D19" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E19" t="s">
+        <v>161</v>
+      </c>
+      <c r="F19" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B20">
         <v>1.3</v>
       </c>
       <c r="C20" t="s">
         <v>116</v>
       </c>
       <c r="D20" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="E20" t="s">
+        <v>161</v>
+      </c>
+      <c r="F20" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B21">
         <v>2.3</v>
       </c>
       <c r="C21" t="s">
         <v>118</v>
       </c>
       <c r="D21" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E21" t="s">
+        <v>161</v>
+      </c>
+      <c r="F21" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B22">
         <v>1.4</v>
       </c>
       <c r="C22" t="s">
+        <v>119</v>
+      </c>
+      <c r="D22" t="s">
         <v>120</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
+        <v>161</v>
+      </c>
+      <c r="F22" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>2.4</v>
       </c>
       <c r="C23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D23" t="s">
         <v>122</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
+        <v>161</v>
+      </c>
+      <c r="F23" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>1.5</v>
       </c>
       <c r="C24" t="s">
+        <v>123</v>
+      </c>
+      <c r="D24" t="s">
         <v>124</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
+        <v>161</v>
+      </c>
+      <c r="F24" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25">
         <v>10</v>
       </c>
       <c r="B25">
         <v>2.5</v>
       </c>
       <c r="C25" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D25" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E25" t="s">
+        <v>161</v>
+      </c>
+      <c r="F25" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>