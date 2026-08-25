--- v0 (2026-07-26)
+++ v1 (2026-08-25)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 18-2026" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -322,131 +322,146 @@
   <si>
     <t>R$ 0</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Nota de Empenho</t>
   </si>
   <si>
     <t>Saldo da NE</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>Fiotec</t>
   </si>
   <si>
     <t xml:space="preserve">2026NE180 </t>
   </si>
   <si>
-    <t xml:space="preserve">R$ 850.000,00 </t>
+    <t xml:space="preserve">R$ 765.000,00 </t>
   </si>
   <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
   <si>
     <t>Data Recebido</t>
   </si>
   <si>
     <t>Atividade / Meta</t>
   </si>
   <si>
     <t>Previsão</t>
   </si>
   <si>
     <t>R$ 85.000,00</t>
   </si>
   <si>
     <t>1.1/1.2/1.3</t>
   </si>
   <si>
+    <t>Real</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
     <t>R$ 343.000,00</t>
   </si>
   <si>
     <t>25/12/2026</t>
   </si>
   <si>
     <t>1.4/1.5/2.1</t>
   </si>
   <si>
     <t>R$ 342.000,00</t>
   </si>
   <si>
     <t>23/07/2027</t>
   </si>
   <si>
     <t>2.2/2.3/2.4</t>
   </si>
   <si>
     <t>R$ 80.000,00</t>
   </si>
   <si>
     <t>25/01/2028</t>
   </si>
   <si>
     <t>Total Previsto</t>
   </si>
   <si>
     <t>Saldo Real</t>
   </si>
   <si>
     <t>Total a Receber</t>
   </si>
   <si>
+    <t>R$ 765.000,00</t>
+  </si>
+  <si>
     <t>Execução</t>
   </si>
   <si>
     <t xml:space="preserve">Valor	</t>
   </si>
   <si>
     <t>Nota Fiscal</t>
   </si>
   <si>
     <t>Saldo nota fiscal</t>
   </si>
   <si>
+    <t>2026NE180</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
     <t>Total executado</t>
   </si>
   <si>
     <t>Saldo a executar</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Número do Projeto</t>
   </si>
   <si>
     <t xml:space="preserve">Status 	</t>
   </si>
   <si>
     <t>Data de Publicação</t>
   </si>
   <si>
     <t>Início da vigência</t>
   </si>
   <si>
     <t>Fim da vigência</t>
   </si>
   <si>
     <t>Valor Contratado</t>
@@ -502,57 +517,63 @@
   <si>
     <t>Cronograma Financeiro</t>
   </si>
   <si>
     <t>Parcela</t>
   </si>
   <si>
     <t>Previsto</t>
   </si>
   <si>
     <t>Data Prevista</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve"> - </t>
   </si>
   <si>
+    <t>Quitado</t>
+  </si>
+  <si>
+    <t>1 . 1</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>14./1.5/2.1</t>
+  </si>
+  <si>
     <t>Pendente</t>
-  </si>
-[...4 lines deleted...]
-    <t>14./1.5/2.1</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1789,54 +1810,54 @@
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A23:H23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
         <v>104</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
@@ -1855,569 +1876,634 @@
         <v>108</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B5" t="s">
         <v>110</v>
       </c>
       <c r="C5" t="s">
         <v>40</v>
       </c>
       <c r="D5" t="s">
         <v>111</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B6" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C6" t="s">
         <v>113</v>
       </c>
       <c r="D6" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C7" t="s">
         <v>115</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B8" t="s">
+        <v>117</v>
+      </c>
+      <c r="C8" t="s">
         <v>118</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.5</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="11"/>
-[...2 lines deleted...]
-      <c r="D9"/>
+      <c r="A9" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" t="s">
+        <v>120</v>
+      </c>
+      <c r="C9" t="s">
+        <v>121</v>
+      </c>
+      <c r="D9">
+        <v>2.5</v>
+      </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A11" s="11"/>
+      <c r="B11"/>
+      <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="11" t="s">
-[...6 lines deleted...]
-        <v>72</v>
+      <c r="A12" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>124</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="12"/>
-[...16 lines deleted...]
-      <c r="G16" s="10"/>
+      <c r="A13" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C13" t="s">
+        <v>125</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13" s="16"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="12"/>
+      <c r="B14" s="14"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="17"/>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="10"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="B17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="6" t="s">
+      <c r="B18" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="D17" s="6" t="s">
+      <c r="D18" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="E17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="6" t="s">
+      <c r="E18" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="F18" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="G17" s="7" t="s">
-[...10 lines deleted...]
-      <c r="G18" s="16"/>
+      <c r="G18" s="7" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="19" t="s">
-[...9 lines deleted...]
-      <c r="G19" s="16"/>
+      <c r="A19" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="B19" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19">
+        <v>1001000000</v>
+      </c>
+      <c r="D19" t="s">
+        <v>130</v>
+      </c>
+      <c r="E19">
+        <v>966</v>
+      </c>
+      <c r="F19" t="s">
+        <v>131</v>
+      </c>
+      <c r="G19" s="16" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A20" s="11"/>
+      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" s="16"/>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" s="12"/>
-[...5 lines deleted...]
-      <c r="G21" s="17"/>
+      <c r="A21" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21" s="16"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22" s="16"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="12"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D8:G8"/>
-    <mergeCell ref="A16:G16"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="A17:G17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M19"/>
+  <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D5" s="6" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="M5" s="7" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
         <v>40</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="F6">
         <v>850000</v>
       </c>
       <c r="G6" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="J6" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>47</v>
       </c>
       <c r="M6" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="8" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="5" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>107</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="H15" s="7" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B16" t="s">
         <v>111</v>
       </c>
       <c r="C16" t="s">
         <v>110</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="F16" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="B17"/>
       <c r="C17" t="s">
-        <v>112</v>
+        <v>163</v>
       </c>
       <c r="D17" t="s">
+        <v>164</v>
+      </c>
+      <c r="E17" t="s">
+        <v>110</v>
+      </c>
+      <c r="F17" t="s">
         <v>113</v>
       </c>
-      <c r="E17" t="s">
-[...5 lines deleted...]
-      <c r="G17"/>
+      <c r="G17">
+        <v>966</v>
+      </c>
       <c r="H17" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18" t="s">
+        <v>168</v>
+      </c>
+      <c r="C18" t="s">
+        <v>114</v>
+      </c>
+      <c r="D18" t="s">
+        <v>115</v>
+      </c>
+      <c r="E18" t="s">
         <v>163</v>
       </c>
-      <c r="B18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" t="s">
+        <v>119</v>
+      </c>
+      <c r="C19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D19" t="s">
+        <v>118</v>
+      </c>
+      <c r="E19" t="s">
+        <v>163</v>
+      </c>
+      <c r="F19" t="s">
         <v>164</v>
-      </c>
-[...13 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>160</v>
+        <v>169</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20">
+        <v>2.5</v>
+      </c>
+      <c r="C20" t="s">
+        <v>120</v>
+      </c>
+      <c r="D20" t="s">
+        <v>121</v>
+      </c>
+      <c r="E20" t="s">
+        <v>163</v>
+      </c>
+      <c r="F20" t="s">
+        <v>164</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>