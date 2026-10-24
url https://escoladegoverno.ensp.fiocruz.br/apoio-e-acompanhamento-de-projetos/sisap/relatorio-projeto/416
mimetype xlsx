--- v1 (2026-08-25)
+++ v2 (2026-10-24)
@@ -256,51 +256,51 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 850.000,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">1001000000 </t>
   </si>
   <si>
-    <t>02/06/2026</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>