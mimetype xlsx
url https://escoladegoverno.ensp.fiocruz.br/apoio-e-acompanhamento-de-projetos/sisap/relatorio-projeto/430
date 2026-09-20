--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -18,65 +18,65 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Sem repasse e sem financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Negociação</t>
+    <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>DENSP</t>
   </si>
   <si>
     <t>Nome do Projeto</t>
   </si>
   <si>
     <t>Melhoria das condições de saúde da população privada de liberdade no Estado do Rio de Janeiro.</t>
   </si>
   <si>
     <t>Natureza</t>
   </si>
@@ -186,50 +186,53 @@
     <t>Valor Aditivo</t>
   </si>
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>Prazo de Prorrogação</t>
   </si>
   <si>
     <t>Prazo Prestação de Contas</t>
   </si>
   <si>
     <t>Participantes</t>
   </si>
   <si>
     <t>Responsável CAAP</t>
   </si>
   <si>
     <t>Coordenador</t>
   </si>
   <si>
     <t>Analista Fiotec</t>
   </si>
   <si>
     <t>ANA  PAULA LIMA BARBOSA</t>
+  </si>
+  <si>
+    <t>ALEXANDRA AUGUSTA MARGARIDA MARIA ROMA SÁNCHEZ</t>
   </si>
   <si>
     <t>não informado</t>
   </si>
   <si>
     <t>Membros Participantes</t>
   </si>
   <si>
     <t>Atribuição</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>SIAPE</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telefone</t>
   </si>
@@ -1195,90 +1198,90 @@
       <c r="A3" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="12"/>
       <c r="B6" s="14"/>
       <c r="C6" s="17"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="15"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="12"/>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:C3"/>
@@ -1303,219 +1306,219 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H26" sqref="H26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="10"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B3" s="10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="18"/>
       <c r="B5" s="15"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B6" s="16"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11"/>
       <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11"/>
       <c r="B9" s="16"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="12"/>
       <c r="B10" s="17"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="10"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="11"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14" s="16"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15" s="16"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" s="16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="12"/>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="17"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="10"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G22" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H22" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="11"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" s="16"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" s="16"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="11"/>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" s="16"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="12"/>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
@@ -1547,195 +1550,195 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11"/>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="12"/>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="17"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="10"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11"/>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15" s="19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="12"/>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="A12:G12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>