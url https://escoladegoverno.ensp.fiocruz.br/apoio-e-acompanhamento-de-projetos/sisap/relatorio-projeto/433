--- v0 (2026-07-26)
+++ v1 (2026-08-24)
@@ -1,82 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
+    <sheet name="Contrato 30-2026" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>Negociação</t>
+    <t>Em execução</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Departamento</t>
   </si>
   <si>
     <t>CESTEH</t>
   </si>
   <si>
     <t>Nome do Projeto</t>
   </si>
   <si>
     <t>Formação Presencial e Continuada para Agentes Territoriais do Governo Federal</t>
   </si>
   <si>
     <t>Natureza</t>
   </si>
@@ -194,189 +196,375 @@
   <si>
     <t>Vigência</t>
   </si>
   <si>
     <t>Prazo de Prorrogação</t>
   </si>
   <si>
     <t>Prazo Prestação de Contas</t>
   </si>
   <si>
     <t>Participantes</t>
   </si>
   <si>
     <t>Responsável CAAP</t>
   </si>
   <si>
     <t>Coordenador</t>
   </si>
   <si>
     <t>Analista Fiotec</t>
   </si>
   <si>
     <t>WASHINGTON LUIS DOS SANTOS</t>
   </si>
   <si>
-    <t>não informado</t>
+    <t>HERMANO ALBUQUERQUE DE CASTRO</t>
+  </si>
+  <si>
+    <t>Victoria Coutinho</t>
   </si>
   <si>
     <t>Membros Participantes</t>
   </si>
   <si>
     <t>Atribuição</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>SIAPE</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Telefone</t>
   </si>
   <si>
     <t>RAMAL</t>
   </si>
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 232.280,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
+    <t xml:space="preserve">1000000000 </t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>EMENDA PARLAMENTAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
     <t>Orçamento Recebido</t>
   </si>
   <si>
     <t>Orçamento Devolvido</t>
   </si>
   <si>
     <t>Saldo</t>
   </si>
   <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Favorecido</t>
   </si>
   <si>
     <t>Nota de Empenho</t>
   </si>
   <si>
     <t>Saldo da NE</t>
   </si>
   <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026NE221 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 0,00 </t>
+  </si>
+  <si>
     <t>Total Emissão</t>
   </si>
   <si>
     <t>Total Cancelado</t>
   </si>
   <si>
     <t>Saldo Total</t>
   </si>
   <si>
     <t>Cronogrma Financeiro</t>
   </si>
   <si>
     <t>Previsão/Real</t>
   </si>
   <si>
     <t xml:space="preserve">Recebido	</t>
   </si>
   <si>
     <t>Data Recebido</t>
   </si>
   <si>
     <t>Atividade / Meta</t>
   </si>
   <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>R$ 190.000,00</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>1.1 Apoiar a realização de oficinas de formação nos estados selecionados;</t>
+  </si>
+  <si>
+    <t>Real</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 42.280,00</t>
+  </si>
+  <si>
+    <t>20/11/2026</t>
+  </si>
+  <si>
+    <t>1.2 Apoiar os processos de revisão e sistematização dos conteúdos temáticos das oficinas, bem como e</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
     <t>Total Previsto</t>
   </si>
   <si>
     <t>Saldo Real</t>
   </si>
   <si>
     <t>Total a Receber</t>
   </si>
   <si>
-    <t>R$ 0</t>
-[...1 lines deleted...]
-  <si>
     <t>Execução</t>
   </si>
   <si>
     <t xml:space="preserve">Valor	</t>
   </si>
   <si>
     <t>Nota Fiscal</t>
   </si>
   <si>
     <t>Saldo nota fiscal</t>
   </si>
   <si>
+    <t>2026NE221</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
     <t>Total executado</t>
   </si>
   <si>
     <t>Saldo a executar</t>
+  </si>
+  <si>
+    <t>Contrato</t>
+  </si>
+  <si>
+    <t>Número do Projeto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Status 	</t>
+  </si>
+  <si>
+    <t>Data de Publicação</t>
+  </si>
+  <si>
+    <t>Início da vigência</t>
+  </si>
+  <si>
+    <t>Fim da vigência</t>
+  </si>
+  <si>
+    <t>Valor Contratado</t>
+  </si>
+  <si>
+    <t>Número Contrato</t>
+  </si>
+  <si>
+    <t>Processo</t>
+  </si>
+  <si>
+    <t>Despesa FIOTEC</t>
+  </si>
+  <si>
+    <t>Valor ISS</t>
+  </si>
+  <si>
+    <t>Valor FADI presidência</t>
+  </si>
+  <si>
+    <t>Valor TAF ENSP</t>
+  </si>
+  <si>
+    <t>Valor Líquido</t>
+  </si>
+  <si>
+    <t>ENSP 026 FIO 26</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>30/2026</t>
+  </si>
+  <si>
+    <t>17.422,10</t>
+  </si>
+  <si>
+    <t>4.645,60</t>
+  </si>
+  <si>
+    <t>210.212,30</t>
+  </si>
+  <si>
+    <t>Valor Liquido</t>
+  </si>
+  <si>
+    <t>Valor TAF</t>
+  </si>
+  <si>
+    <t>Valor FADI</t>
+  </si>
+  <si>
+    <t>Data Publicação</t>
+  </si>
+  <si>
+    <t>Cronograma Financeiro</t>
+  </si>
+  <si>
+    <t>Parcela</t>
+  </si>
+  <si>
+    <t>Previsto</t>
+  </si>
+  <si>
+    <t>Data Prevista</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>1.1 Apoiar a realização de oficinas de formação no</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
+  </si>
+  <si>
+    <t>Quitado</t>
+  </si>
+  <si>
+    <t>1 . 1</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>1.2 Apoiar os processos de revisão e sistematizaçã</t>
+  </si>
+  <si>
+    <t>2 . 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="000000"/>
       <name val="Verdana"/>
@@ -580,51 +768,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="12" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="14" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="15" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -884,50 +1072,54 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="40" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
@@ -1103,51 +1295,51 @@
       <c r="B24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B26" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B27" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B28"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>52</v>
@@ -1204,605 +1396,1123 @@
       <c r="A3" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
         <v>54</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B5" t="s">
         <v>58</v>
       </c>
       <c r="C5" s="16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="12"/>
       <c r="B6" s="14"/>
       <c r="C6" s="17"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="15"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G9" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11"/>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="12"/>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
       <c r="G11" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A8:G8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H26"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H26" sqref="H26"/>
+      <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="10"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B3" s="10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="18"/>
       <c r="B5" s="15"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B6" s="16"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11"/>
       <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="11"/>
-      <c r="B9" s="16"/>
+      <c r="A9" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="12"/>
-[...10 lines deleted...]
-      <c r="F12" s="10"/>
+      <c r="A10" s="11"/>
+      <c r="B10" s="16"/>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="12"/>
+      <c r="B11" s="17"/>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="10"/>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="B15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>86</v>
+      </c>
+      <c r="F15" s="16" t="s">
         <v>75</v>
       </c>
-      <c r="B13" s="6" t="s">
-[...35 lines deleted...]
-      <c r="F15" s="16"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16" s="16"/>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="12"/>
-[...42 lines deleted...]
-      </c>
+      <c r="A17" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" s="16"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" t="s">
+        <v>90</v>
+      </c>
+      <c r="C18" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18" s="16"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="12"/>
+      <c r="B19" s="14"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="17"/>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="11"/>
-[...6 lines deleted...]
-      <c r="H23" s="16"/>
+      <c r="A23" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="10"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>88</v>
-[...8 lines deleted...]
-      <c r="H24" s="16"/>
+        <v>79</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="11"/>
-[...6 lines deleted...]
-      <c r="H25" s="16"/>
+      <c r="A25" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" t="s">
+        <v>84</v>
+      </c>
+      <c r="D25" t="s">
+        <v>96</v>
+      </c>
+      <c r="E25" t="s">
+        <v>86</v>
+      </c>
+      <c r="F25" t="s">
+        <v>75</v>
+      </c>
+      <c r="G25" t="s">
+        <v>97</v>
+      </c>
+      <c r="H25" s="16" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="12"/>
-[...6 lines deleted...]
-      <c r="H26" s="17"/>
+      <c r="A26" s="11"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" s="16"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" s="16"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" t="s">
+        <v>71</v>
+      </c>
+      <c r="C28" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28" s="16"/>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="12"/>
+      <c r="B29" s="14"/>
+      <c r="C29" s="14"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
-    <mergeCell ref="A12:F12"/>
-    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A23:H23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G17"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G17" sqref="G17"/>
+      <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="D4" s="6" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="11"/>
-[...2 lines deleted...]
-      <c r="D5"/>
+      <c r="A5" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="B5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C5" t="s">
+        <v>109</v>
+      </c>
+      <c r="D5" t="s">
+        <v>110</v>
+      </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="11"/>
-[...2 lines deleted...]
-      <c r="D6"/>
+      <c r="A6" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="B6" t="s">
+        <v>108</v>
+      </c>
+      <c r="C6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D6" t="s">
+        <v>110</v>
+      </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D7"/>
+      <c r="A7" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="B7" t="s">
+        <v>113</v>
+      </c>
+      <c r="C7" t="s">
+        <v>114</v>
+      </c>
+      <c r="D7" t="s">
+        <v>115</v>
+      </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>113</v>
       </c>
       <c r="C8" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D8"/>
+        <v>116</v>
+      </c>
+      <c r="D8" t="s">
+        <v>115</v>
+      </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="12"/>
-[...5 lines deleted...]
-      <c r="G9" s="17"/>
+      <c r="A9" s="11"/>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9" s="16"/>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="11"/>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10" s="16"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="8" t="s">
-[...7 lines deleted...]
-      <c r="G12" s="10"/>
+      <c r="A12" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="5" t="s">
-[...41 lines deleted...]
-      <c r="G15" s="16"/>
+      <c r="A13" s="12"/>
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="17"/>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="11" t="s">
+      <c r="A16" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="10"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" t="s">
+        <v>113</v>
+      </c>
+      <c r="C18">
+        <v>1000000000</v>
+      </c>
+      <c r="D18" t="s">
+        <v>124</v>
+      </c>
+      <c r="E18">
+        <v>1522</v>
+      </c>
+      <c r="F18" t="s">
+        <v>125</v>
+      </c>
+      <c r="G18" s="16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" t="s">
+        <v>108</v>
+      </c>
+      <c r="C19">
+        <v>1000000000</v>
+      </c>
+      <c r="D19" t="s">
+        <v>124</v>
+      </c>
+      <c r="E19">
+        <v>1118</v>
+      </c>
+      <c r="F19" t="s">
+        <v>126</v>
+      </c>
+      <c r="G19" s="16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="11"/>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20" s="16"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>128</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21" s="16"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...15 lines deleted...]
-      <c r="G17" s="17"/>
+      <c r="B22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22" s="16"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="12"/>
+      <c r="B23" s="14"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
-    <mergeCell ref="A12:G12"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="A16:G16"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:M19"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="H15" sqref="H15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetData>
+    <row r="1" spans="1:13" customHeight="1" ht="25">
+      <c r="A1" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="9"/>
+      <c r="I1" s="9"/>
+      <c r="J1" s="9"/>
+      <c r="K1" s="9"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="10"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="10"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>143</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6">
+        <v>232280</v>
+      </c>
+      <c r="G6" t="s">
+        <v>145</v>
+      </c>
+      <c r="H6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" t="s">
+        <v>146</v>
+      </c>
+      <c r="J6" t="s">
+        <v>147</v>
+      </c>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="10"/>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="10"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B16" t="s">
+        <v>159</v>
+      </c>
+      <c r="C16" t="s">
+        <v>108</v>
+      </c>
+      <c r="D16" t="s">
+        <v>109</v>
+      </c>
+      <c r="E16" t="s">
+        <v>160</v>
+      </c>
+      <c r="F16" t="s">
+        <v>161</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" t="s">
+        <v>163</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17" t="s">
+        <v>160</v>
+      </c>
+      <c r="D17" t="s">
+        <v>161</v>
+      </c>
+      <c r="E17" t="s">
+        <v>108</v>
+      </c>
+      <c r="F17" t="s">
+        <v>112</v>
+      </c>
+      <c r="G17">
+        <v>1118</v>
+      </c>
+      <c r="H17" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" t="s">
+        <v>164</v>
+      </c>
+      <c r="B18" t="s">
+        <v>165</v>
+      </c>
+      <c r="C18" t="s">
+        <v>113</v>
+      </c>
+      <c r="D18" t="s">
+        <v>114</v>
+      </c>
+      <c r="E18" t="s">
+        <v>160</v>
+      </c>
+      <c r="F18" t="s">
+        <v>161</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19" t="s">
+        <v>160</v>
+      </c>
+      <c r="D19" t="s">
+        <v>161</v>
+      </c>
+      <c r="E19" t="s">
+        <v>113</v>
+      </c>
+      <c r="F19" t="s">
+        <v>116</v>
+      </c>
+      <c r="G19">
+        <v>1522</v>
+      </c>
+      <c r="H19" t="s">
+        <v>160</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A9:K9"/>
+    <mergeCell ref="A14:H14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Dados Gerais</vt:lpstr>
       <vt:lpstr>Participantes</vt:lpstr>
       <vt:lpstr>Orçamento</vt:lpstr>
       <vt:lpstr>Cronograma Financeiro</vt:lpstr>
+      <vt:lpstr>Contrato 30-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SisAP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Relatório da busca</dc:title>
   <dc:description>Relatório da busca.</dc:description>
   <dc:subject>Relatório da busca</dc:subject>
   <cp:keywords>office PHPExcel php</cp:keywords>
   <cp:category>Relatório </cp:category>
 </cp:coreProperties>
 </file>