--- v1 (2026-08-24)
+++ v2 (2026-10-24)
@@ -250,51 +250,51 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 232.280,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">1000000000 </t>
   </si>
   <si>
-    <t>30/07/2026</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>