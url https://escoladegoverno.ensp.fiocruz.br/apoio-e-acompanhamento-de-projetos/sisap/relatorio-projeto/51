--- v0 (2026-05-06)
+++ v1 (2026-10-24)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 65-2013" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Prestação de contas</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -271,546 +271,549 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 5.000.000,00</t>
   </si>
   <si>
     <t>R$ 38.800,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">6151.676895 </t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 1.528.181,70</t>
+  </si>
+  <si>
+    <t>26/03/2015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>R$ 1.971.818,30</t>
+  </si>
+  <si>
+    <t>19/06/2017</t>
+  </si>
+  <si>
+    <t>R$ 1.500.000,00</t>
+  </si>
+  <si>
+    <t>06/12/2013</t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>13/12/2013</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2013ne801390 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 0,00 </t>
+  </si>
+  <si>
+    <t>29/09/2015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2015ne800650 </t>
+  </si>
+  <si>
+    <t>R$ 397.031,43</t>
+  </si>
+  <si>
+    <t>16/10/2017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2017ne800807 </t>
+  </si>
+  <si>
+    <t>R$ 1.535.986,87</t>
+  </si>
+  <si>
+    <t>23/10/2017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2017ne800847 </t>
+  </si>
+  <si>
+    <t>Total Emissão</t>
+  </si>
+  <si>
+    <t>Total Cancelado</t>
+  </si>
+  <si>
+    <t>Saldo Total</t>
+  </si>
+  <si>
+    <t>R$ 4.961.200,00</t>
+  </si>
+  <si>
+    <t>Cronogrma Financeiro</t>
+  </si>
+  <si>
+    <t>Previsão/Real</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido	</t>
+  </si>
+  <si>
+    <t>Data Recebido</t>
+  </si>
+  <si>
+    <t>Atividade / Meta</t>
+  </si>
+  <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>R$ 3.028.181,70</t>
+  </si>
+  <si>
+    <t>01/09/2013</t>
+  </si>
+  <si>
+    <t>Real</t>
+  </si>
+  <si>
+    <t>28/02/2014</t>
+  </si>
+  <si>
+    <t>01/03/2016</t>
+  </si>
+  <si>
+    <t>Total Previsto</t>
+  </si>
+  <si>
+    <t>Saldo Real</t>
+  </si>
+  <si>
+    <t>Total a Receber</t>
+  </si>
+  <si>
+    <t>Execução</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor	</t>
+  </si>
+  <si>
+    <t>Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Saldo nota fiscal</t>
+  </si>
+  <si>
+    <t>R$ 21.857,14</t>
+  </si>
+  <si>
+    <t>2017ne800847</t>
+  </si>
+  <si>
+    <t>11/12/2018</t>
+  </si>
+  <si>
+    <t>R$ 112.431,17</t>
+  </si>
+  <si>
+    <t>29/10/2018</t>
+  </si>
+  <si>
+    <t>R$ 188.627,14</t>
+  </si>
+  <si>
+    <t>R$ 1.213.071,42</t>
+  </si>
+  <si>
+    <t>24/10/2017</t>
+  </si>
+  <si>
+    <t>2017ne800807</t>
+  </si>
+  <si>
+    <t>R$ 101.805,99</t>
+  </si>
+  <si>
+    <t>2015ne800650</t>
+  </si>
+  <si>
+    <t>24/06/2016</t>
+  </si>
+  <si>
+    <t>R$ 400.182,85</t>
+  </si>
+  <si>
+    <t>19/04/2016</t>
+  </si>
+  <si>
+    <t>R$ 589.050,00</t>
+  </si>
+  <si>
+    <t>R$ 437.142,86</t>
+  </si>
+  <si>
+    <t>R$ 67.560,01</t>
+  </si>
+  <si>
+    <t>2013ne801390</t>
+  </si>
+  <si>
+    <t>12/11/2015</t>
+  </si>
+  <si>
+    <t>R$ 487.020,86</t>
+  </si>
+  <si>
+    <t>13/11/2014</t>
+  </si>
+  <si>
+    <t>R$ 449.299,14</t>
+  </si>
+  <si>
+    <t>11/06/2014</t>
+  </si>
+  <si>
+    <t>R$ 496.119,99</t>
+  </si>
+  <si>
+    <t>16/04/2014</t>
+  </si>
+  <si>
+    <t>Total executado</t>
+  </si>
+  <si>
+    <t>Saldo a executar</t>
+  </si>
+  <si>
+    <t>Contrato</t>
+  </si>
+  <si>
+    <t>Número do Projeto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Status 	</t>
+  </si>
+  <si>
+    <t>Data de Publicação</t>
+  </si>
+  <si>
+    <t>Início da vigência</t>
+  </si>
+  <si>
+    <t>Fim da vigência</t>
+  </si>
+  <si>
+    <t>Valor Contratado</t>
+  </si>
+  <si>
+    <t>Número Contrato</t>
+  </si>
+  <si>
+    <t>Processo</t>
+  </si>
+  <si>
+    <t>Despesa FIOTEC</t>
+  </si>
+  <si>
+    <t>Valor ISS</t>
+  </si>
+  <si>
+    <t>Valor FADI presidência</t>
+  </si>
+  <si>
+    <t>Valor TAF ENSP</t>
+  </si>
+  <si>
+    <t>Valor Líquido</t>
+  </si>
+  <si>
+    <t>ENSP-021-FIO-14</t>
+  </si>
+  <si>
+    <t>00/00/0000</t>
+  </si>
+  <si>
+    <t>13/12/2015</t>
+  </si>
+  <si>
+    <t>65/2013</t>
+  </si>
+  <si>
+    <t>25388.000894/2013-94</t>
+  </si>
+  <si>
+    <t>231.522,67</t>
+  </si>
+  <si>
+    <t>99.224,00</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>90.793,20</t>
+  </si>
+  <si>
+    <t>4.539.660,13</t>
+  </si>
+  <si>
+    <t>Valor Liquido</t>
+  </si>
+  <si>
+    <t>Valor TAF</t>
+  </si>
+  <si>
+    <t>Valor FADI</t>
+  </si>
+  <si>
+    <t>Data Publicação</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>14/06/2018  a 14/12/2018</t>
+  </si>
+  <si>
+    <t>15/10/2018</t>
+  </si>
+  <si>
+    <t>12/02/2019</t>
+  </si>
+  <si>
+    <t>18/06/2018</t>
+  </si>
+  <si>
+    <t>14/12/2016  a 14/06/2018</t>
+  </si>
+  <si>
+    <t>15/04/2018</t>
+  </si>
+  <si>
+    <t>13/08/2018</t>
+  </si>
+  <si>
+    <t>08/12/2016</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
+  </si>
+  <si>
+    <t>21/07/2016</t>
+  </si>
+  <si>
+    <t>03/03/2016</t>
+  </si>
+  <si>
+    <t>14/12/2015  a 14/12/2016</t>
+  </si>
+  <si>
+    <t>15/10/2016</t>
+  </si>
+  <si>
+    <t>12/02/2017</t>
+  </si>
+  <si>
+    <t>25/01/2016</t>
+  </si>
+  <si>
+    <t>Cronograma Financeiro</t>
+  </si>
+  <si>
+    <t>Parcela</t>
+  </si>
+  <si>
+    <t>Previsto</t>
+  </si>
+  <si>
+    <t>Data Prevista</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>1 Apoio à estruturação e gestão do projeto</t>
+  </si>
+  <si>
+    <t>01/09/2014</t>
+  </si>
+  <si>
+    <t>Quitado</t>
+  </si>
+  <si>
+    <t>1 . 1</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>2 Validação dos dispositivos de acreditação pedagó</t>
+  </si>
+  <si>
+    <t>01/06/2014</t>
+  </si>
+  <si>
+    <t>2 . 1</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>Reunião do GT de acreditação pedagógica e do coleg</t>
+  </si>
+  <si>
+    <t>01/11/2014</t>
+  </si>
+  <si>
+    <t>3 . 1</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>4 Oficina de mobilização de escolas e centros form</t>
+  </si>
+  <si>
+    <t>R$ 214.237,16</t>
+  </si>
+  <si>
+    <t>01/06/2018</t>
+  </si>
+  <si>
+    <t>4 . 1</t>
+  </si>
+  <si>
+    <t>29/06/2016</t>
+  </si>
+  <si>
+    <t>4 . 2</t>
+  </si>
+  <si>
+    <t>05/11/2018</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>5 elaboração de plano de estruturação juridica par</t>
+  </si>
+  <si>
+    <t>01/09/2016</t>
+  </si>
+  <si>
+    <t>5 . 1</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>6 preparação de material didático para curso de fo</t>
+  </si>
+  <si>
+    <t>01/04/2016</t>
+  </si>
+  <si>
+    <t>6 . 1</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 Oficina com escolas e centros formadores </t>
+  </si>
+  <si>
     <t>01/08/2017</t>
-  </si>
-[...493 lines deleted...]
-    <t xml:space="preserve">7 Oficina com escolas e centros formadores </t>
   </si>
   <si>
     <t>7 . 1</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>8 Realização de curso de formação de avaliadores e</t>
   </si>
   <si>
     <t>8 . 1</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>9 Elaboração de propostas geral em formação em saú</t>
   </si>
   <si>
     <t>R$ 467.742,86</t>
   </si>
   <si>
     <t>01/10/2015</t>
   </si>
@@ -3530,295 +3533,295 @@
       </c>
       <c r="E33" t="s">
         <v>156</v>
       </c>
       <c r="F33" t="s">
         <v>154</v>
       </c>
       <c r="G33">
         <v>52607</v>
       </c>
       <c r="H33" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>247</v>
       </c>
       <c r="B34" t="s">
         <v>248</v>
       </c>
       <c r="C34" t="s">
         <v>147</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>249</v>
       </c>
       <c r="E34" t="s">
         <v>196</v>
       </c>
       <c r="F34" t="s">
         <v>206</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
         <v>196</v>
       </c>
       <c r="D35" t="s">
         <v>206</v>
       </c>
       <c r="E35" t="s">
         <v>147</v>
       </c>
       <c r="F35" t="s">
         <v>148</v>
       </c>
       <c r="G35">
         <v>69017</v>
       </c>
       <c r="H35" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B36" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C36" t="s">
         <v>155</v>
       </c>
       <c r="D36" t="s">
         <v>245</v>
       </c>
       <c r="E36" t="s">
         <v>196</v>
       </c>
       <c r="F36" t="s">
         <v>206</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
         <v>196</v>
       </c>
       <c r="D37" t="s">
         <v>206</v>
       </c>
       <c r="E37" t="s">
         <v>155</v>
       </c>
       <c r="F37" t="s">
         <v>154</v>
       </c>
       <c r="G37">
         <v>52608</v>
       </c>
       <c r="H37" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B38" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C38" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D38" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E38" t="s">
         <v>196</v>
       </c>
       <c r="F38" t="s">
         <v>206</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
         <v>196</v>
       </c>
       <c r="D39" t="s">
         <v>206</v>
       </c>
       <c r="E39" t="s">
         <v>157</v>
       </c>
       <c r="F39" t="s">
         <v>159</v>
       </c>
       <c r="G39">
         <v>48328</v>
       </c>
       <c r="H39" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
         <v>196</v>
       </c>
       <c r="D40" t="s">
         <v>206</v>
       </c>
       <c r="E40" t="s">
         <v>153</v>
       </c>
       <c r="F40" t="s">
         <v>154</v>
       </c>
       <c r="G40">
         <v>52631</v>
       </c>
       <c r="H40" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C41" t="s">
         <v>146</v>
       </c>
       <c r="D41" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E41" t="s">
         <v>196</v>
       </c>
       <c r="F41" t="s">
         <v>206</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
         <v>196</v>
       </c>
       <c r="D42" t="s">
         <v>206</v>
       </c>
       <c r="E42" t="s">
         <v>146</v>
       </c>
       <c r="F42" t="s">
         <v>145</v>
       </c>
       <c r="G42">
         <v>72301</v>
       </c>
       <c r="H42" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
         <v>11</v>
       </c>
       <c r="B43" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C43" t="s">
         <v>141</v>
       </c>
       <c r="D43" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E43" t="s">
         <v>196</v>
       </c>
       <c r="F43" t="s">
         <v>206</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
         <v>196</v>
       </c>
       <c r="D44" t="s">
         <v>206</v>
       </c>
       <c r="E44" t="s">
         <v>141</v>
       </c>
       <c r="F44" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G44">
         <v>72589</v>
       </c>
       <c r="H44" t="s">
         <v>196</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A19:H19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>