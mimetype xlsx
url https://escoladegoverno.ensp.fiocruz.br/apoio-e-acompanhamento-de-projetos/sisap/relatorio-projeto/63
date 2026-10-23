--- v0 (2026-05-10)
+++ v1 (2026-10-23)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 23-2012" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Finalizado</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -262,381 +262,384 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 2.370.000,00</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">051669842 </t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 450.000,00</t>
+  </si>
+  <si>
+    <t>04/04/2012</t>
+  </si>
+  <si>
+    <t>835a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>12/11/2012</t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2012NE800976 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 9.520,00 </t>
+  </si>
+  <si>
+    <t>Total Emissão</t>
+  </si>
+  <si>
+    <t>Total Cancelado</t>
+  </si>
+  <si>
+    <t>Saldo Total</t>
+  </si>
+  <si>
+    <t>Cronogrma Financeiro</t>
+  </si>
+  <si>
+    <t>Previsão/Real</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido	</t>
+  </si>
+  <si>
+    <t>Data Recebido</t>
+  </si>
+  <si>
+    <t>Atividade / Meta</t>
+  </si>
+  <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>31/12/2011</t>
+  </si>
+  <si>
+    <t>Real</t>
+  </si>
+  <si>
+    <t>R$ 630.000,00</t>
+  </si>
+  <si>
+    <t>28/03/2013</t>
+  </si>
+  <si>
+    <t>R$ 1.020.000,00</t>
+  </si>
+  <si>
+    <t>18/04/2013</t>
+  </si>
+  <si>
+    <t>R$ 360.000,00</t>
+  </si>
+  <si>
+    <t>26/09/2014</t>
+  </si>
+  <si>
+    <t>01/03/2016</t>
+  </si>
+  <si>
+    <t>Total Previsto</t>
+  </si>
+  <si>
+    <t>Saldo Real</t>
+  </si>
+  <si>
+    <t>Total a Receber</t>
+  </si>
+  <si>
+    <t>Execução</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor	</t>
+  </si>
+  <si>
+    <t>Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Saldo nota fiscal</t>
+  </si>
+  <si>
+    <t>R$ 1.428,57</t>
+  </si>
+  <si>
+    <t>051669842</t>
+  </si>
+  <si>
+    <t>2012NE800976</t>
+  </si>
+  <si>
+    <t>06/09/2017</t>
+  </si>
+  <si>
+    <t>17/08/2017</t>
+  </si>
+  <si>
+    <t>R$ 5.428,57</t>
+  </si>
+  <si>
+    <t>05/06/2017</t>
+  </si>
+  <si>
+    <t>R$ 32.261,90</t>
+  </si>
+  <si>
+    <t>25/02/2015</t>
+  </si>
+  <si>
+    <t>07/07/2014</t>
+  </si>
+  <si>
+    <t>R$ 255.408,59</t>
+  </si>
+  <si>
+    <t>13/03/2014</t>
+  </si>
+  <si>
+    <t>R$ 35.000,00</t>
+  </si>
+  <si>
+    <t>10/09/2013</t>
+  </si>
+  <si>
+    <t>R$ 45.000,00</t>
+  </si>
+  <si>
+    <t>Total executado</t>
+  </si>
+  <si>
+    <t>Saldo a executar</t>
+  </si>
+  <si>
+    <t>R$ 440.480,00</t>
+  </si>
+  <si>
+    <t>R$ 1.929.520,00</t>
+  </si>
+  <si>
+    <t>Contrato</t>
+  </si>
+  <si>
+    <t>Número do Projeto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Status 	</t>
+  </si>
+  <si>
+    <t>Data de Publicação</t>
+  </si>
+  <si>
+    <t>Início da vigência</t>
+  </si>
+  <si>
+    <t>Fim da vigência</t>
+  </si>
+  <si>
+    <t>Valor Contratado</t>
+  </si>
+  <si>
+    <t>Número Contrato</t>
+  </si>
+  <si>
+    <t>Processo</t>
+  </si>
+  <si>
+    <t>Despesa FIOTEC</t>
+  </si>
+  <si>
+    <t>Valor ISS</t>
+  </si>
+  <si>
+    <t>Valor FADI presidência</t>
+  </si>
+  <si>
+    <t>Valor TAF ENSP</t>
+  </si>
+  <si>
+    <t>Valor Líquido</t>
+  </si>
+  <si>
+    <t>ENSP-004-FIO-13</t>
+  </si>
+  <si>
+    <t>30/11/2012</t>
+  </si>
+  <si>
+    <t>21/11/2012</t>
+  </si>
+  <si>
+    <t>21/11/2013</t>
+  </si>
+  <si>
+    <t>23/2012</t>
+  </si>
+  <si>
+    <t>25388.000697/2012-94</t>
+  </si>
+  <si>
+    <t>21.000,00</t>
+  </si>
+  <si>
+    <t>9.000,00</t>
+  </si>
+  <si>
+    <t>420.000,00</t>
+  </si>
+  <si>
+    <t>Valor Liquido</t>
+  </si>
+  <si>
+    <t>Valor TAF</t>
+  </si>
+  <si>
+    <t>Valor FADI</t>
+  </si>
+  <si>
+    <t>Data Publicação</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>20/11/2016  a 20/10/2017</t>
+  </si>
+  <si>
+    <t>21/08/2017</t>
+  </si>
+  <si>
+    <t>19/12/2017</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
+  </si>
+  <si>
+    <t>20/11/2015  a 20/11/2016</t>
+  </si>
+  <si>
+    <t>21/09/2016</t>
+  </si>
+  <si>
+    <t>19/01/2017</t>
+  </si>
+  <si>
+    <t>22/11/2014  a 20/11/2015</t>
+  </si>
+  <si>
+    <t>21/09/2015</t>
+  </si>
+  <si>
+    <t>19/01/2016</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>21/11/2013  a 22/11/2014</t>
+  </si>
+  <si>
+    <t>23/09/2014</t>
+  </si>
+  <si>
+    <t>21/01/2015</t>
+  </si>
+  <si>
     <t>24/08/2017</t>
-  </si>
-[...328 lines deleted...]
-    <t>21/01/2015</t>
   </si>
   <si>
     <t>Cronograma Financeiro</t>
   </si>
   <si>
     <t>Parcela</t>
   </si>
   <si>
     <t>Previsto</t>
   </si>
   <si>
     <t>Data Prevista</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Apoiar a estruturação da gestão do projeto</t>
   </si>
   <si>
     <t>20/12/2012</t>
   </si>
@@ -2852,665 +2855,665 @@
       <c r="C14" t="s">
         <v>176</v>
       </c>
       <c r="D14" t="s">
         <v>176</v>
       </c>
       <c r="E14" t="s">
         <v>176</v>
       </c>
       <c r="F14" t="s">
         <v>176</v>
       </c>
       <c r="G14" t="s">
         <v>187</v>
       </c>
       <c r="H14" t="s">
         <v>188</v>
       </c>
       <c r="I14" t="s">
         <v>189</v>
       </c>
       <c r="J14" t="s">
         <v>190</v>
       </c>
       <c r="K14" t="s">
-        <v>80</v>
+        <v>191</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>111</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>128</v>
       </c>
       <c r="H19" s="7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C20" t="s">
         <v>144</v>
       </c>
       <c r="D20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E20" t="s">
         <v>176</v>
       </c>
       <c r="F20" t="s">
         <v>180</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
         <v>176</v>
       </c>
       <c r="D21" t="s">
         <v>180</v>
       </c>
       <c r="E21" t="s">
         <v>144</v>
       </c>
       <c r="F21" t="s">
         <v>143</v>
       </c>
       <c r="G21">
         <v>27007</v>
       </c>
       <c r="H21" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C22" t="s">
         <v>142</v>
       </c>
       <c r="D22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E22" t="s">
         <v>176</v>
       </c>
       <c r="F22" t="s">
         <v>180</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
         <v>176</v>
       </c>
       <c r="D23" t="s">
         <v>180</v>
       </c>
       <c r="E23" t="s">
         <v>142</v>
       </c>
       <c r="F23" t="s">
         <v>143</v>
       </c>
       <c r="G23">
         <v>27008</v>
       </c>
       <c r="H23" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E24" t="s">
         <v>176</v>
       </c>
       <c r="F24" t="s">
         <v>180</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
         <v>176</v>
       </c>
       <c r="D25" t="s">
         <v>180</v>
       </c>
       <c r="E25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F25" t="s">
         <v>141</v>
       </c>
       <c r="G25">
         <v>35387</v>
       </c>
       <c r="H25" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D26" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E26" t="s">
         <v>176</v>
       </c>
       <c r="F26" t="s">
         <v>180</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
         <v>176</v>
       </c>
       <c r="D27" t="s">
         <v>180</v>
       </c>
       <c r="E27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F27" t="s">
         <v>141</v>
       </c>
       <c r="G27">
         <v>35387</v>
       </c>
       <c r="H27" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C28" t="s">
         <v>137</v>
       </c>
       <c r="D28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E28" t="s">
         <v>176</v>
       </c>
       <c r="F28" t="s">
         <v>180</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
         <v>176</v>
       </c>
       <c r="D29" t="s">
         <v>180</v>
       </c>
       <c r="E29" t="s">
         <v>137</v>
       </c>
       <c r="F29" t="s">
         <v>141</v>
       </c>
       <c r="G29">
         <v>35387</v>
       </c>
       <c r="H29" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C30" t="s">
         <v>137</v>
       </c>
       <c r="D30" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E30" t="s">
         <v>176</v>
       </c>
       <c r="F30" t="s">
         <v>180</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
         <v>176</v>
       </c>
       <c r="D31" t="s">
         <v>180</v>
       </c>
       <c r="E31" t="s">
         <v>137</v>
       </c>
       <c r="F31" t="s">
         <v>139</v>
       </c>
       <c r="G31">
         <v>36983</v>
       </c>
       <c r="H31" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B32" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C32" t="s">
         <v>137</v>
       </c>
       <c r="D32" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E32" t="s">
         <v>176</v>
       </c>
       <c r="F32" t="s">
         <v>180</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
         <v>176</v>
       </c>
       <c r="D33" t="s">
         <v>180</v>
       </c>
       <c r="E33" t="s">
         <v>137</v>
       </c>
       <c r="F33" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G33">
         <v>44683</v>
       </c>
       <c r="H33" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B34" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C34" t="s">
         <v>137</v>
       </c>
       <c r="D34" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E34" t="s">
         <v>176</v>
       </c>
       <c r="F34" t="s">
         <v>180</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
         <v>176</v>
       </c>
       <c r="D35" t="s">
         <v>180</v>
       </c>
       <c r="E35" t="s">
         <v>137</v>
       </c>
       <c r="F35" t="s">
         <v>138</v>
       </c>
       <c r="G35">
         <v>44684</v>
       </c>
       <c r="H35" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B36" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C36" t="s">
         <v>135</v>
       </c>
       <c r="D36" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E36" t="s">
         <v>176</v>
       </c>
       <c r="F36" t="s">
         <v>180</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
         <v>176</v>
       </c>
       <c r="D37" t="s">
         <v>180</v>
       </c>
       <c r="E37" t="s">
         <v>135</v>
       </c>
       <c r="F37" t="s">
         <v>134</v>
       </c>
       <c r="G37">
         <v>62084</v>
       </c>
       <c r="H37" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38">
         <v>10</v>
       </c>
       <c r="B38" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C38" t="s">
         <v>130</v>
       </c>
       <c r="D38" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E38" t="s">
         <v>176</v>
       </c>
       <c r="F38" t="s">
         <v>180</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
         <v>176</v>
       </c>
       <c r="D39" t="s">
         <v>180</v>
       </c>
       <c r="E39" t="s">
         <v>130</v>
       </c>
       <c r="F39" t="s">
         <v>134</v>
       </c>
       <c r="G39">
         <v>62085</v>
       </c>
       <c r="H39" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40">
         <v>11</v>
       </c>
       <c r="B40" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C40" t="s">
         <v>130</v>
       </c>
       <c r="D40" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E40" t="s">
         <v>176</v>
       </c>
       <c r="F40" t="s">
         <v>180</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
         <v>176</v>
       </c>
       <c r="D41" t="s">
         <v>180</v>
       </c>
       <c r="E41" t="s">
         <v>130</v>
       </c>
       <c r="F41" t="s">
         <v>133</v>
       </c>
       <c r="G41">
         <v>64672</v>
       </c>
       <c r="H41" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42">
         <v>12</v>
       </c>
       <c r="B42" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C42" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D42" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E42" t="s">
         <v>176</v>
       </c>
       <c r="F42" t="s">
         <v>180</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
         <v>13</v>
       </c>
       <c r="B43" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C43" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D43" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E43" t="s">
         <v>176</v>
       </c>
       <c r="F43" t="s">
         <v>180</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>