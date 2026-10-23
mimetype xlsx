--- v0 (2026-05-09)
+++ v1 (2026-10-23)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 23-2017" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Prestação de contas</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -250,384 +250,387 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 120.000,00</t>
   </si>
   <si>
     <t>R$ 120,00</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">6151000000 </t>
   </si>
   <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>Movimentação Orçamentário</t>
+  </si>
+  <si>
+    <t>Operação</t>
+  </si>
+  <si>
+    <t>Valor</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Nota de Crédito</t>
+  </si>
+  <si>
+    <t>Rubrica</t>
+  </si>
+  <si>
+    <t>Recebido</t>
+  </si>
+  <si>
+    <t>R$ 12.000,00</t>
+  </si>
+  <si>
+    <t>06/12/2017</t>
+  </si>
+  <si>
+    <t>0000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339039 </t>
+  </si>
+  <si>
+    <t>R$ 15.980,57</t>
+  </si>
+  <si>
+    <t>12/04/2018</t>
+  </si>
+  <si>
+    <t>R$ 13.696,16</t>
+  </si>
+  <si>
+    <t>26/08/2018</t>
+  </si>
+  <si>
+    <t>R$ 20.998,29</t>
+  </si>
+  <si>
+    <t>21/08/2018</t>
+  </si>
+  <si>
+    <t>R$ 38.262,86</t>
+  </si>
+  <si>
+    <t>26/01/2019</t>
+  </si>
+  <si>
+    <t>R$ 16.806,12</t>
+  </si>
+  <si>
+    <t>09/10/2019</t>
+  </si>
+  <si>
+    <t>TESOURO</t>
+  </si>
+  <si>
+    <t>Orçamento Recebido</t>
+  </si>
+  <si>
+    <t>Orçamento Devolvido</t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t>R$ 117.744,00</t>
+  </si>
+  <si>
+    <t>R$ 0</t>
+  </si>
+  <si>
+    <t>Empenho</t>
+  </si>
+  <si>
+    <t>Favorecido</t>
+  </si>
+  <si>
+    <t>Nota de Empenho</t>
+  </si>
+  <si>
+    <t>Saldo da NE</t>
+  </si>
+  <si>
+    <t>Emissão</t>
+  </si>
+  <si>
+    <t>09/10/2017</t>
+  </si>
+  <si>
+    <t>Fiotec - Fundação para o Desenvolvimento Científico e Tenológico em Sáude</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2017ne800774 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 120,00 </t>
+  </si>
+  <si>
+    <t>R$ 15.860,57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2017ne800239 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">R$ 0,00 </t>
+  </si>
+  <si>
+    <t>05/07/2018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018ne800486 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018ne8000619 </t>
+  </si>
+  <si>
+    <t>26/12/2018</t>
+  </si>
+  <si>
+    <t>fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018ne801113 </t>
+  </si>
+  <si>
+    <t>Fiotec</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2019NE800776 </t>
+  </si>
+  <si>
+    <t>Total Emissão</t>
+  </si>
+  <si>
+    <t>Total Cancelado</t>
+  </si>
+  <si>
+    <t>Saldo Total</t>
+  </si>
+  <si>
+    <t>R$ 117.624,00</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Cronogrma Financeiro</t>
+  </si>
+  <si>
+    <t>Previsão/Real</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido	</t>
+  </si>
+  <si>
+    <t>Data Recebido</t>
+  </si>
+  <si>
+    <t>Atividade / Meta</t>
+  </si>
+  <si>
+    <t>Previsão</t>
+  </si>
+  <si>
+    <t>R$ 11.880,00</t>
+  </si>
+  <si>
+    <t>14/11/2017</t>
+  </si>
+  <si>
+    <t>Real</t>
+  </si>
+  <si>
+    <t>Meta 1 - Atividade 1.1</t>
+  </si>
+  <si>
+    <t>08/02/2018</t>
+  </si>
+  <si>
+    <t>15/03/2018</t>
+  </si>
+  <si>
+    <t>Meta 1 - Atividade 1.2</t>
+  </si>
+  <si>
+    <t>20/05/2018</t>
+  </si>
+  <si>
+    <t>02/08/2018</t>
+  </si>
+  <si>
+    <t>Meta 2 - atividades 2.1</t>
+  </si>
+  <si>
+    <t>20/08/2018</t>
+  </si>
+  <si>
+    <t>Meta 2 - atividades 2.2</t>
+  </si>
+  <si>
+    <t>27/08/2018</t>
+  </si>
+  <si>
+    <t>10/12/2018</t>
+  </si>
+  <si>
+    <t>22/01/2019</t>
+  </si>
+  <si>
+    <t>13/05/2019</t>
+  </si>
+  <si>
+    <t>24/10/2019</t>
+  </si>
+  <si>
+    <t>R$ 2.376,00</t>
+  </si>
+  <si>
+    <t>01/04/2021</t>
+  </si>
+  <si>
+    <t>Total Previsto</t>
+  </si>
+  <si>
+    <t>Saldo Real</t>
+  </si>
+  <si>
+    <t>Total a Receber</t>
+  </si>
+  <si>
+    <t>Execução</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor	</t>
+  </si>
+  <si>
+    <t>Nota Fiscal</t>
+  </si>
+  <si>
+    <t>Saldo nota fiscal</t>
+  </si>
+  <si>
+    <t>2019NE800776</t>
+  </si>
+  <si>
+    <t>08/10/2019</t>
+  </si>
+  <si>
+    <t>2018ne801113</t>
+  </si>
+  <si>
+    <t>2018ne800486</t>
+  </si>
+  <si>
+    <t>2018ne8000619</t>
+  </si>
+  <si>
+    <t>2017ne800239</t>
+  </si>
+  <si>
+    <t>Fiotec - Fundação para o Desenvolvimento Científico e Tenológico em Saúde</t>
+  </si>
+  <si>
+    <t>2017NE800774</t>
+  </si>
+  <si>
+    <t>00069577</t>
+  </si>
+  <si>
+    <t>Total executado</t>
+  </si>
+  <si>
+    <t>Saldo a executar</t>
+  </si>
+  <si>
+    <t>R$ 117.504,00</t>
+  </si>
+  <si>
+    <t>Contrato</t>
+  </si>
+  <si>
+    <t>Número do Projeto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Status 	</t>
+  </si>
+  <si>
+    <t>Data de Publicação</t>
+  </si>
+  <si>
+    <t>Início da vigência</t>
+  </si>
+  <si>
+    <t>Fim da vigência</t>
+  </si>
+  <si>
+    <t>Valor Contratado</t>
+  </si>
+  <si>
+    <t>Número Contrato</t>
+  </si>
+  <si>
+    <t>Processo</t>
+  </si>
+  <si>
+    <t>Despesa FIOTEC</t>
+  </si>
+  <si>
+    <t>Valor ISS</t>
+  </si>
+  <si>
+    <t>Valor FADI presidência</t>
+  </si>
+  <si>
+    <t>Valor TAF ENSP</t>
+  </si>
+  <si>
+    <t>Valor Líquido</t>
+  </si>
+  <si>
+    <t>ENSP 021 FIO 17</t>
+  </si>
+  <si>
     <t>24/01/2018</t>
-  </si>
-[...331 lines deleted...]
-    <t>ENSP 021 FIO 17</t>
   </si>
   <si>
     <t>23/2017</t>
   </si>
   <si>
     <t>4.355,56</t>
   </si>
   <si>
     <t>2.400,00</t>
   </si>
   <si>
     <t>2.613,33</t>
   </si>
   <si>
     <t>1.742,22</t>
   </si>
   <si>
     <t>108.888,89</t>
   </si>
   <si>
     <t>Valor Liquido</t>
   </si>
   <si>
     <t>Valor TAF</t>
   </si>
@@ -2908,516 +2911,516 @@
       <c r="H5" s="6" t="s">
         <v>181</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>182</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>183</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>184</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>185</v>
       </c>
       <c r="M5" s="7" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>187</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>76</v>
+        <v>188</v>
       </c>
       <c r="D6" t="s">
         <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6">
         <v>120000</v>
       </c>
       <c r="G6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
       <c r="I6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="K6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>182</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>183</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11" t="s">
         <v>128</v>
       </c>
       <c r="C11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="K11" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>83</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>132</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>159</v>
       </c>
       <c r="H16" s="7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B17" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C17" t="s">
         <v>135</v>
       </c>
       <c r="D17" t="s">
         <v>136</v>
       </c>
       <c r="E17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E18" t="s">
         <v>135</v>
       </c>
       <c r="F18" t="s">
         <v>85</v>
       </c>
       <c r="G18" t="s">
         <v>169</v>
       </c>
       <c r="H18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C19" t="s">
         <v>88</v>
       </c>
       <c r="D19" t="s">
         <v>139</v>
       </c>
       <c r="E19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E20" t="s">
         <v>88</v>
       </c>
       <c r="F20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C21" t="s">
         <v>90</v>
       </c>
       <c r="D21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E22" t="s">
         <v>90</v>
       </c>
       <c r="F22" t="s">
         <v>143</v>
       </c>
       <c r="G22" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C23" t="s">
         <v>92</v>
       </c>
       <c r="D23" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E24" t="s">
         <v>92</v>
       </c>
       <c r="F24" t="s">
         <v>93</v>
       </c>
       <c r="G24">
         <v>71855</v>
       </c>
       <c r="H24" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B25" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C25" t="s">
         <v>94</v>
       </c>
       <c r="D25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E26" t="s">
         <v>94</v>
       </c>
       <c r="F26" t="s">
         <v>149</v>
       </c>
       <c r="G26">
         <v>72.595</v>
       </c>
       <c r="H26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E27" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D28" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E28" t="s">
         <v>96</v>
       </c>
       <c r="F28" t="s">
         <v>151</v>
       </c>
       <c r="G28">
         <v>73705</v>
       </c>
       <c r="H28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C29" t="s">
         <v>152</v>
       </c>
       <c r="D29" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E29" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A15:H15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>