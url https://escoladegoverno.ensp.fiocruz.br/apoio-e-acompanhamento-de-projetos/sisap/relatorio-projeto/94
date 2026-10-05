--- v0 (2026-05-06)
+++ v1 (2026-10-05)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Dados Gerais" sheetId="1" r:id="rId4"/>
     <sheet name="Participantes" sheetId="2" r:id="rId5"/>
     <sheet name="Orçamento" sheetId="3" r:id="rId6"/>
     <sheet name="Cronograma Financeiro" sheetId="4" r:id="rId7"/>
     <sheet name="Contrato 29-2017" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Dados Gerias</t>
   </si>
   <si>
     <t>Tipo de Projeto</t>
   </si>
   <si>
     <t>Com repasse e com financeiro</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Finalizado</t>
   </si>
   <si>
     <t>Executor</t>
   </si>
   <si>
     <t>ENSP</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
@@ -250,57 +250,54 @@
   <si>
     <t>Valor total do projeto atual</t>
   </si>
   <si>
     <t>Valor total a empenhar</t>
   </si>
   <si>
     <t>R$ 120.000,00</t>
   </si>
   <si>
     <t>R$ 12.122,45</t>
   </si>
   <si>
     <t>Fontes</t>
   </si>
   <si>
     <t>Fonte</t>
   </si>
   <si>
     <t>Data do Cadastro</t>
   </si>
   <si>
     <t xml:space="preserve">6151000000 </t>
   </si>
   <si>
-    <t>01/02/2018</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">6153000000 </t>
-  </si>
-[...1 lines deleted...]
-    <t>06/07/2021</t>
   </si>
   <si>
     <t>Movimentação Orçamentário</t>
   </si>
   <si>
     <t>Operação</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Nota de Crédito</t>
   </si>
   <si>
     <t>Rubrica</t>
   </si>
   <si>
     <t>Recebido</t>
   </si>
   <si>
     <t>06/11/2017</t>
   </si>
@@ -1774,430 +1771,430 @@
     <row r="7" spans="1:8">
       <c r="A7" s="5" t="s">
         <v>73</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="11"/>
       <c r="B8" s="16"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="11" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="11" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="11"/>
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="12"/>
       <c r="B12" s="17"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="10"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="C15" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="D15" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="E15" s="6" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="11" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B16" t="s">
         <v>70</v>
       </c>
       <c r="C16" t="s">
+        <v>85</v>
+      </c>
+      <c r="D16" t="s">
         <v>86</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="11" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B17" t="s">
+        <v>88</v>
+      </c>
+      <c r="C17" t="s">
         <v>89</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
+        <v>86</v>
+      </c>
+      <c r="E17" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F17" s="16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="11"/>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18" s="16"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="B19" s="6" t="s">
+      <c r="C19" s="7" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19" s="16"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" t="s">
         <v>94</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" s="16"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="12"/>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="14"/>
       <c r="F21" s="17"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="10"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="B26" s="6" t="s">
+      <c r="C26" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="C26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>73</v>
       </c>
       <c r="G26" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="H26" s="7" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" t="s">
         <v>100</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>101</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>102</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F27" t="s">
         <v>75</v>
       </c>
       <c r="G27" t="s">
+        <v>103</v>
+      </c>
+      <c r="H27" s="16" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="11" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
+        <v>105</v>
+      </c>
+      <c r="C28" t="s">
         <v>106</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E28" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F28" t="s">
         <v>75</v>
       </c>
       <c r="G28" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="H28" s="16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="11" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" t="s">
         <v>109</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>110</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F29" t="s">
         <v>75</v>
       </c>
       <c r="G29" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="H29" s="16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="11" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C30" t="s">
+        <v>109</v>
+      </c>
+      <c r="D30" t="s">
         <v>110</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F30" t="s">
         <v>75</v>
       </c>
       <c r="G30" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="H30" s="16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="11" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" t="s">
         <v>115</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>116</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F31" t="s">
         <v>75</v>
       </c>
       <c r="G31" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H31" s="16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="11" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" t="s">
         <v>119</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E32" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F32" t="s">
         <v>75</v>
       </c>
       <c r="G32" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H32" s="16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="11" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" t="s">
         <v>89</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E33" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F33" t="s">
         <v>77</v>
       </c>
       <c r="G33" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H33" s="16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="11"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" s="16"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="B35" s="6" t="s">
+      <c r="C35" s="7" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" s="16"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
         <v>126</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" s="16"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="12"/>
       <c r="B37" s="14"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A25:H25"/>
   </mergeCells>
@@ -2219,543 +2216,543 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="30" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="10"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="8" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="10"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="B4" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="C4" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="D4" s="6" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B5" t="s">
         <v>133</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D5">
         <v>1</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="16"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="B6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D6" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6" s="16"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="11" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B7" t="s">
+        <v>137</v>
+      </c>
+      <c r="C7" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="D7">
         <v>2</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" s="16"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="11" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B8" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C8" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D8">
         <v>2</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="11" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B9" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C9" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="D9">
         <v>3</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9" s="16"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C10" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D10">
         <v>3</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10" s="16"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="11" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B11" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C11" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D11">
         <v>4</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11" s="16"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B12" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C12" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D12">
         <v>4</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12" s="16"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="11" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B13" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C13" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D13">
         <v>5</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13" s="16"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B14" t="s">
+        <v>88</v>
+      </c>
+      <c r="C14" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D14">
         <v>5</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="16"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="11" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B15" t="s">
+        <v>143</v>
+      </c>
+      <c r="C15" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D15">
         <v>6</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15" s="16"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11"/>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16" s="16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="11"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17" s="16"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B18" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="B18" s="6" t="s">
+      <c r="C18" s="7" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" s="16"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C19" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" s="16"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="12"/>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="17"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="8" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="10"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E24" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="G24" s="7" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="11" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C25">
         <v>6153000000</v>
       </c>
       <c r="D25" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E25">
         <v>75989</v>
       </c>
       <c r="F25" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G25" s="16" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="11" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C26">
         <v>6151000000</v>
       </c>
       <c r="D26" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E26">
         <v>73907</v>
       </c>
       <c r="F26" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G26" s="16" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="11" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B27" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C27">
         <v>6151000000</v>
       </c>
       <c r="D27" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E27">
         <v>73465</v>
       </c>
       <c r="F27" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G27" s="16" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="11" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B28" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C28">
         <v>6151000000</v>
       </c>
       <c r="D28" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E28">
         <v>72.596</v>
       </c>
       <c r="F28" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="G28" s="16" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="11" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C29">
         <v>6151000000</v>
       </c>
       <c r="D29" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E29">
         <v>72.596</v>
       </c>
       <c r="F29" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G29" s="16" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="11" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B30" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C30">
         <v>6151000000</v>
       </c>
       <c r="D30" t="s">
+        <v>162</v>
+      </c>
+      <c r="E30" t="s">
         <v>163</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G30" s="16" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="11" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C31">
         <v>6151000000</v>
       </c>
       <c r="D31" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E31" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F31" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G31" s="16" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="11"/>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" s="16"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="19" t="s">
+        <v>165</v>
+      </c>
+      <c r="B33" s="19" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" s="16"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" s="16"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="12"/>
       <c r="B35" s="14"/>
       <c r="C35" s="14"/>
       <c r="D35" s="14"/>
       <c r="E35" s="14"/>
       <c r="F35" s="14"/>
       <c r="G35" s="17"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
@@ -2793,635 +2790,635 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="25" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="10"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="1" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="10"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>169</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="C5" s="6" t="s">
         <v>170</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="D5" s="6" t="s">
         <v>171</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="E5" s="6" t="s">
         <v>172</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="F5" s="6" t="s">
         <v>173</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="G5" s="6" t="s">
         <v>174</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="H5" s="6" t="s">
         <v>175</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="I5" s="6" t="s">
         <v>176</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="J5" s="6" t="s">
         <v>177</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="K5" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="L5" s="6" t="s">
         <v>179</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="7" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D6" t="s">
         <v>183</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="F6">
         <v>120000</v>
       </c>
       <c r="G6" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
       <c r="I6" t="s">
+        <v>186</v>
+      </c>
+      <c r="J6" t="s">
         <v>187</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>188</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>189</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>192</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="D10" s="6" t="s">
         <v>193</v>
       </c>
-      <c r="D10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="F10" s="6" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="7" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
+        <v>195</v>
+      </c>
+      <c r="B11" t="s">
+        <v>126</v>
+      </c>
+      <c r="C11" t="s">
+        <v>195</v>
+      </c>
+      <c r="D11" t="s">
+        <v>195</v>
+      </c>
+      <c r="E11" t="s">
+        <v>195</v>
+      </c>
+      <c r="F11" t="s">
+        <v>195</v>
+      </c>
+      <c r="G11" t="s">
         <v>196</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>197</v>
       </c>
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>198</v>
       </c>
-      <c r="I11" t="s">
+      <c r="J11" t="s">
         <v>199</v>
       </c>
-      <c r="J11" t="s">
+      <c r="K11" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
+        <v>195</v>
+      </c>
+      <c r="B12" t="s">
+        <v>126</v>
+      </c>
+      <c r="C12" t="s">
+        <v>195</v>
+      </c>
+      <c r="D12" t="s">
+        <v>195</v>
+      </c>
+      <c r="E12" t="s">
+        <v>195</v>
+      </c>
+      <c r="F12" t="s">
+        <v>195</v>
+      </c>
+      <c r="G12" t="s">
         <v>196</v>
       </c>
-      <c r="B12" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H12" t="s">
+        <v>201</v>
+      </c>
+      <c r="I12" t="s">
         <v>202</v>
       </c>
-      <c r="I12" t="s">
+      <c r="J12" t="s">
         <v>203</v>
       </c>
-      <c r="J12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K12" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B13" t="s">
+        <v>126</v>
+      </c>
+      <c r="C13" t="s">
+        <v>195</v>
+      </c>
+      <c r="D13" t="s">
+        <v>195</v>
+      </c>
+      <c r="E13" t="s">
+        <v>195</v>
+      </c>
+      <c r="F13" t="s">
+        <v>195</v>
+      </c>
+      <c r="G13" t="s">
         <v>196</v>
       </c>
-      <c r="B13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H13" t="s">
+        <v>204</v>
+      </c>
+      <c r="I13" t="s">
         <v>205</v>
       </c>
-      <c r="I13" t="s">
+      <c r="J13" t="s">
         <v>206</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K13" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
+        <v>195</v>
+      </c>
+      <c r="B14" t="s">
+        <v>126</v>
+      </c>
+      <c r="C14" t="s">
+        <v>195</v>
+      </c>
+      <c r="D14" t="s">
+        <v>195</v>
+      </c>
+      <c r="E14" t="s">
+        <v>195</v>
+      </c>
+      <c r="F14" t="s">
+        <v>195</v>
+      </c>
+      <c r="G14" t="s">
         <v>196</v>
       </c>
-      <c r="B14" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H14" t="s">
+        <v>207</v>
+      </c>
+      <c r="I14" t="s">
         <v>208</v>
       </c>
-      <c r="I14" t="s">
+      <c r="J14" t="s">
         <v>209</v>
       </c>
-      <c r="J14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K14" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="8" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="10"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="5" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="D19" s="6" t="s">
         <v>213</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="E19" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="H19" s="7" t="s">
         <v>214</v>
-      </c>
-[...10 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
+        <v>215</v>
+      </c>
+      <c r="B20" t="s">
         <v>216</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>133</v>
+      </c>
+      <c r="D20" t="s">
         <v>217</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F20" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D21" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="E21" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F21" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G21" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="H21" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
+        <v>220</v>
+      </c>
+      <c r="B22" t="s">
         <v>221</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
+        <v>137</v>
+      </c>
+      <c r="D22" t="s">
         <v>222</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F22" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D23" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="E23" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F23" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G23">
         <v>72.596</v>
       </c>
       <c r="H23" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
+        <v>224</v>
+      </c>
+      <c r="B24" t="s">
         <v>225</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D24" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E24" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F24" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D25" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="E25" t="s">
+        <v>114</v>
+      </c>
+      <c r="F25" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G25">
         <v>73465</v>
       </c>
       <c r="H25" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
+        <v>227</v>
+      </c>
+      <c r="B26" t="s">
         <v>228</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" t="s">
         <v>229</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F26" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D27" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="E27" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F27" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="G27">
         <v>73907</v>
       </c>
       <c r="H27" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
+        <v>231</v>
+      </c>
+      <c r="B28" t="s">
         <v>232</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>88</v>
+      </c>
+      <c r="D28" t="s">
         <v>233</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F28" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D29" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="E29" t="s">
+        <v>88</v>
+      </c>
+      <c r="F29" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G29">
         <v>75989</v>
       </c>
       <c r="H29" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
+        <v>235</v>
+      </c>
+      <c r="B30" t="s">
         <v>236</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>143</v>
+      </c>
+      <c r="D30" t="s">
         <v>237</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F30" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>